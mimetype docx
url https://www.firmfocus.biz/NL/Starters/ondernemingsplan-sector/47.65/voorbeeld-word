--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in speelgoed (SBI 47.65) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in speelgoed (SBI 47.65) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Speelgoedwinkels richten zich op de verkoop van speelgoedproducten voor kinderen van verschillende leeftijden. Deze winkels bieden een breed scala aan producten, variërend van educatief speelgoed tot poppen, puzzels en constructiesets. De focus ligt op het leveren van kwalitatieve en veilige producten die voldoen aan de behoeften en wensen van kinderen en hun ouders.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor speelgoedwinkels is dynamisch en onderhevig aan seizoensgebonden schommelingen, met pieken tijdens feestdagen en speciale gelegenheden. Concurrentie komt niet alleen van fysieke winkels, maar ook van online platforms die vaak een uitgebreidere selectie en aantrekkelijke prijzen aanbieden. Om succesvol te zijn, moeten speelgoedwinkels zich onderscheiden door klantgerichte service, een unieke productselectie en een aangename winkelervaring.</w:t>
       </w:r>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8923DC6C"/>
+    <w:nsid w:val="95CAE7D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>