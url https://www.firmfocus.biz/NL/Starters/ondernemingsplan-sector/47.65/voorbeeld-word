--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="95CAE7D2"/>
+    <w:nsid w:val="18CD15AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>