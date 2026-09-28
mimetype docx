--- v2 (2026-06-30)
+++ v3 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in speelgoed (SBI 47.65) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in speelgoed (SBI 47.65) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Speelgoedwinkels richten zich op de verkoop van speelgoedproducten voor kinderen van verschillende leeftijden. Deze winkels bieden een breed scala aan producten, variërend van educatief speelgoed tot poppen, puzzels en constructiesets. De focus ligt op het leveren van kwalitatieve en veilige producten die voldoen aan de behoeften en wensen van kinderen en hun ouders.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor speelgoedwinkels is dynamisch en onderhevig aan seizoensgebonden schommelingen, met pieken tijdens feestdagen en speciale gelegenheden. Concurrentie komt niet alleen van fysieke winkels, maar ook van online platforms die vaak een uitgebreidere selectie en aantrekkelijke prijzen aanbieden. Om succesvol te zijn, moeten speelgoedwinkels zich onderscheiden door klantgerichte service, een unieke productselectie en een aangename winkelervaring.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Speelgoedwinkels bedienen een diverse klantenkring, waaronder ouders, grootouders en onderwijsinstellingen. Het is belangrijk voor ondernemers in deze sector om op de hoogte te blijven van trends in speelgoedvoorkeuren en technologische ontwikkelingen die nieuwe productcategorieën kunnen creëren. Het inspelen op duurzaamheid en educatieve waarde van speelgoed kan ook een onderscheidende factor zijn in deze competitieve markt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 29.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 29.3% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -591,51 +591,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -745,51 +745,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -849,51 +849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -966,51 +966,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1036,64 +1036,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="18CD15AB"/>
+    <w:nsid w:val="312A152A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1428,51 +1428,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=47.65" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>