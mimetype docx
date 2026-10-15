--- v1 (2026-08-25)
+++ v2 (2026-10-15)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in kleding en modeartikelen; textielsupermarkten (SBI 47.71) · Gegenereerd op 25 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in kleding en modeartikelen; textielsupermarkten (SBI 47.71) · Gegenereerd op 15 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van kleding en modeartikelen zijn verantwoordelijk voor de verkoop van een breed scala aan textielproducten, variërend van dagelijkse kledingstukken tot luxe modeartikelen. Deze winkels bedienen een diverse klantenkring, van individuele consumenten die op zoek zijn naar de nieuwste modetrends tot bedrijven die behoefte hebben aan uniforme kleding voor hun personeel. Textielsupermarkten richten zich vaak op een breed publiek en bieden een uitgebreid assortiment aan producten tegen verschillende prijspunten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor kleding- en modewinkels is dynamisch en sterk afhankelijk van seizoensgebonden trends en economische omstandigheden. Consumentenverwachtingen veranderen snel, wat vraagt om een flexibele en responsieve bedrijfsvoering. Online concurrentie is een belangrijke factor, waarbij veel klanten de voorkeur geven aan het gemak van online winkelen. Desondanks blijft fysieke aanwezigheid belangrijk voor klanten die waarde hechten aan de ervaring van het passen en direct meenemen van kleding.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in deze sector moeten rekening houden met factoren zoals modecycli, voorraadbeheer en klantloyaliteit. Het vermogen om snel in te spelen op veranderende modetrends en klantenbehoeften is cruciaal voor succes. Verder is duurzaamheid een groeiend aandachtspunt, waarbij consumenten steeds vaker kiezen voor merken die zich inzetten voor ethische productie en milieuvriendelijke materialen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 48.5% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 48.5% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -579,51 +579,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -733,51 +733,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -837,51 +837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -954,51 +954,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1024,64 +1024,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CCDC2896"/>
+    <w:nsid w:val="3CDBE840"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1416,51 +1416,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=47.71" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>