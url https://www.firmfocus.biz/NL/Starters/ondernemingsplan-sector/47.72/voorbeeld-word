--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in schoenen en lederwaren (SBI 47.72) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in schoenen en lederwaren (SBI 47.72) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector 'winkels in schoenen en lederwaren' richt zich op de verkoop van diverse soorten schoeisel en lederproducten. Dit omvat een breed scala aan producten zoals schoenen, laarzen, tassen, riemen en andere accessoires. Deze bedrijven bedienen een diverse klantenkring, variërend van individuele consumenten tot zakelijke klanten die op zoek zijn naar zowel modieuze als functionele producten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor winkels in schoenen en lederwaren is competitief en dynamisch. Ondernemers in deze sector moeten inspelen op trends in mode en stijl, terwijl ze ook rekening houden met seizoensgebonden veranderingen in vraag en aanbod. Lokale en internationale concurrentie spelen een rol, evenals de opkomst van online verkoopplatforms die nieuwe mogelijkheden en uitdagingen bieden.</w:t>
       </w:r>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5715CE35"/>
+    <w:nsid w:val="815BCA1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>