--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="815BCA1D"/>
+    <w:nsid w:val="3E33C6CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>