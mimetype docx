--- v2 (2026-06-30)
+++ v3 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in schoenen en lederwaren (SBI 47.72) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in schoenen en lederwaren (SBI 47.72) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector 'winkels in schoenen en lederwaren' richt zich op de verkoop van diverse soorten schoeisel en lederproducten. Dit omvat een breed scala aan producten zoals schoenen, laarzen, tassen, riemen en andere accessoires. Deze bedrijven bedienen een diverse klantenkring, variërend van individuele consumenten tot zakelijke klanten die op zoek zijn naar zowel modieuze als functionele producten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor winkels in schoenen en lederwaren is competitief en dynamisch. Ondernemers in deze sector moeten inspelen op trends in mode en stijl, terwijl ze ook rekening houden met seizoensgebonden veranderingen in vraag en aanbod. Lokale en internationale concurrentie spelen een rol, evenals de opkomst van online verkoopplatforms die nieuwe mogelijkheden en uitdagingen bieden.</w:t>
       </w:r>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3E33C6CA"/>
+    <w:nsid w:val="405DB0FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>