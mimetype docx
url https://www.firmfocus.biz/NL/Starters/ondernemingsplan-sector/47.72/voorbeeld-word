--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in schoenen en lederwaren (SBI 47.72) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in schoenen en lederwaren (SBI 47.72) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector 'winkels in schoenen en lederwaren' richt zich op de verkoop van diverse soorten schoeisel en lederproducten. Dit omvat een breed scala aan producten zoals schoenen, laarzen, tassen, riemen en andere accessoires. Deze bedrijven bedienen een diverse klantenkring, variërend van individuele consumenten tot zakelijke klanten die op zoek zijn naar zowel modieuze als functionele producten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor winkels in schoenen en lederwaren is competitief en dynamisch. Ondernemers in deze sector moeten inspelen op trends in mode en stijl, terwijl ze ook rekening houden met seizoensgebonden veranderingen in vraag en aanbod. Lokale en internationale concurrentie spelen een rol, evenals de opkomst van online verkoopplatforms die nieuwe mogelijkheden en uitdagingen bieden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Succesvolle bedrijven in deze sector onderscheiden zich door hun productaanbod, klantgerichtheid en de kwaliteit van hun dienstverlening. Het vermogen om in te spelen op veranderende consumentenvoorkeuren en het bieden van een unieke winkelervaring zijn cruciaal voor het behouden van marktaandeel en het stimuleren van groei. Betrouwbare leveranciersrelaties en een sterke merkidentiteit kunnen bijdragen aan de duurzaamheid en het succes van de onderneming.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 50.0% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 50.0% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -603,51 +603,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -757,51 +757,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -861,51 +861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -978,51 +978,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1048,64 +1048,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="405DB0FC"/>
+    <w:nsid w:val="2817F91C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1440,51 +1440,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=47.72" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>