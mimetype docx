--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: apotheken (SBI 47.73) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: apotheken (SBI 47.73) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apotheken zijn bedrijven die zich richten op het verstrekken van geneesmiddelen en gezondheidsproducten aan consumenten. Ze bieden farmaceutische zorg, wat inhoudt dat ze niet alleen medicijnen leveren, maar ook advies geven over het gebruik ervan. Daarnaast kunnen apotheken gezondheidsdiensten aanbieden zoals het meten van bloeddruk of het geven van vaccinaties. Klanten van apotheken variëren van individuen met recepten van huisartsen tot mensen die vrij verkrijgbare producten willen aanschaffen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor apotheken is dynamisch, met een sterke nadruk op regelgeving en naleving van farmaceutische standaarden. Apotheken opereren in een competitieve markt waar zowel fysieke als online spelers actief zijn. Ze moeten zich aanpassen aan veranderende consumentengedrag en technologische innovaties, zoals de opkomst van e-health en digitale recepten. Wetgeving speelt een cruciale rol in deze sector, waarbij apothekers continu op de hoogte moeten blijven van veranderingen in voorschriften en richtlijnen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De apotheeksector wordt verder beïnvloed door demografische trends, zoals de vergrijzing van de bevolking, wat leidt tot een toenemende vraag naar farmaceutische zorg. Apotheken moeten inspelen op deze trends door hun dienstenaanbod te diversifiëren en klantgericht te werken. Dit vraagt om een strategische aanpak en inzicht in de behoeften van hun klanten, evenals een efficiënte bedrijfsvoering om concurrerend te blijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 33.4% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 33.4% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -651,51 +651,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -805,51 +805,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -909,51 +909,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1026,51 +1026,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1096,64 +1096,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6DED002E"/>
+    <w:nsid w:val="536DF1EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1488,51 +1488,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=47.73" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>