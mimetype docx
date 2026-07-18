--- v0 (2026-06-02)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: apotheken (SBI 47.73) · Gegenereerd op 2 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: apotheken (SBI 47.73) · Gegenereerd op 18 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apotheken zijn bedrijven die zich richten op het verstrekken van geneesmiddelen en gezondheidsproducten aan consumenten. Ze bieden farmaceutische zorg, wat inhoudt dat ze niet alleen medicijnen leveren, maar ook advies geven over het gebruik ervan. Daarnaast kunnen apotheken gezondheidsdiensten aanbieden zoals het meten van bloeddruk of het geven van vaccinaties. Klanten van apotheken variëren van individuen met recepten van huisartsen tot mensen die vrij verkrijgbare producten willen aanschaffen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor apotheken is dynamisch, met een sterke nadruk op regelgeving en naleving van farmaceutische standaarden. Apotheken opereren in een competitieve markt waar zowel fysieke als online spelers actief zijn. Ze moeten zich aanpassen aan veranderende consumentengedrag en technologische innovaties, zoals de opkomst van e-health en digitale recepten. Wetgeving speelt een cruciale rol in deze sector, waarbij apothekers continu op de hoogte moeten blijven van veranderingen in voorschriften en richtlijnen.</w:t>
       </w:r>
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0A7C7FAA"/>
+    <w:nsid w:val="9C3E97BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>