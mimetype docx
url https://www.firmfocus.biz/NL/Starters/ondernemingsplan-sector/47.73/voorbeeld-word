--- v1 (2026-07-18)
+++ v2 (2026-09-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: apotheken (SBI 47.73) · Gegenereerd op 18 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: apotheken (SBI 47.73) · Gegenereerd op 1 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apotheken zijn bedrijven die zich richten op het verstrekken van geneesmiddelen en gezondheidsproducten aan consumenten. Ze bieden farmaceutische zorg, wat inhoudt dat ze niet alleen medicijnen leveren, maar ook advies geven over het gebruik ervan. Daarnaast kunnen apotheken gezondheidsdiensten aanbieden zoals het meten van bloeddruk of het geven van vaccinaties. Klanten van apotheken variëren van individuen met recepten van huisartsen tot mensen die vrij verkrijgbare producten willen aanschaffen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor apotheken is dynamisch, met een sterke nadruk op regelgeving en naleving van farmaceutische standaarden. Apotheken opereren in een competitieve markt waar zowel fysieke als online spelers actief zijn. Ze moeten zich aanpassen aan veranderende consumentengedrag en technologische innovaties, zoals de opkomst van e-health en digitale recepten. Wetgeving speelt een cruciale rol in deze sector, waarbij apothekers continu op de hoogte moeten blijven van veranderingen in voorschriften en richtlijnen.</w:t>
       </w:r>
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9C3E97BC"/>
+    <w:nsid w:val="6DED002E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>