--- v0 (2026-06-13)
+++ v1 (2026-08-22)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in drogisterij-, medische en orthopedische artikelen (SBI 47.74) · Gegenereerd op 13 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in drogisterij-, medische en orthopedische artikelen (SBI 47.74) · Gegenereerd op 22 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van drogisterij-, medische en orthopedische artikelen richten zich op de verkoop van producten die de gezondheid en het welzijn van consumenten ondersteunen. Dit omvat een breed scala aan artikelen zoals zelfzorggeneesmiddelen, vitamines, voedingssupplementen, medische hulpmiddelen en orthopedische producten. Deze winkels bedienen een diverse klantenkring, variërend van individuele consumenten die dagelijkse gezondheidsproducten nodig hebben tot patiënten die specifieke medische hulpmiddelen zoeken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en wordt beïnvloed door zowel demografische trends als technologische innovaties. Vergrijzing en een groeiend gezondheidsbewustzijn onder consumenten stimuleren de vraag naar medische en orthopedische producten. Tegelijkertijd dwingen technologische ontwikkelingen ondernemers om hun aanbod en dienstverlening continu te verbeteren, bijvoorbeeld door het aanbieden van online bestel- en afhaalopties.</w:t>
       </w:r>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="15F68AB9"/>
+    <w:nsid w:val="40BC6259"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>