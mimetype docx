--- v1 (2026-08-22)
+++ v2 (2026-10-06)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in drogisterij-, medische en orthopedische artikelen (SBI 47.74) · Gegenereerd op 22 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in drogisterij-, medische en orthopedische artikelen (SBI 47.74) · Gegenereerd op 6 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van drogisterij-, medische en orthopedische artikelen richten zich op de verkoop van producten die de gezondheid en het welzijn van consumenten ondersteunen. Dit omvat een breed scala aan artikelen zoals zelfzorggeneesmiddelen, vitamines, voedingssupplementen, medische hulpmiddelen en orthopedische producten. Deze winkels bedienen een diverse klantenkring, variërend van individuele consumenten die dagelijkse gezondheidsproducten nodig hebben tot patiënten die specifieke medische hulpmiddelen zoeken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en wordt beïnvloed door zowel demografische trends als technologische innovaties. Vergrijzing en een groeiend gezondheidsbewustzijn onder consumenten stimuleren de vraag naar medische en orthopedische producten. Tegelijkertijd dwingen technologische ontwikkelingen ondernemers om hun aanbod en dienstverlening continu te verbeteren, bijvoorbeeld door het aanbieden van online bestel- en afhaalopties.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Concurrentie in deze sector is intens, met zowel grote ketens als onafhankelijke winkels die strijden om marktaandeel. Ondernemers moeten zich onderscheiden door een combinatie van deskundig advies, een breed productassortiment en klantgerichte service. Het succes in deze sector hangt vaak af van de locatie van de winkel, de kwaliteit van het personeel en de mate waarin men zich kan aanpassen aan veranderende klantbehoeften en regelgeving.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 41.9% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 41.9% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -603,51 +603,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -757,51 +757,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -861,51 +861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -978,51 +978,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1048,64 +1048,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="40BC6259"/>
+    <w:nsid w:val="8566F98F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1440,51 +1440,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=47.74" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>