--- v1 (2026-08-09)
+++ v2 (2026-09-23)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in parfums en cosmetica (SBI 47.75) · Gegenereerd op 9 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in parfums en cosmetica (SBI 47.75) · Gegenereerd op 23 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Winkels in parfums en cosmetica richten zich op de verkoop van geur- en schoonheidsproducten. Deze ondernemingen bieden een breed scala aan producten, variërend van luxe parfums en make-up tot huidverzorgingsproducten en accessoires. Ze bedienen klanten die op zoek zijn naar persoonlijke verzorging en esthetische producten, vaak met een focus op kwaliteit en merkbeleving.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De doelgroep bestaat uit consumenten die waarde hechten aan persoonlijke verzorging en esthetiek. Deze klanten variëren van individuen die specifieke producten zoeken tot klanten die op zoek zijn naar cadeau-opties. De markt omvat zowel jongere als oudere demografische groepen, waarbij trends en modieuze invloeden een belangrijke rol spelen in de vraag naar producten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor winkels in parfums en cosmetica is competitief en dynamisch. Er is sprake van zowel fysieke winkels als online platforms, waarbij e-commerce een groeiende invloed heeft op de sector. Ondernemingen moeten zich onderscheiden door middel van productaanbod, klantbeleving en service om succesvol te zijn. Prijsbewustzijn en merkloyaliteit zijn belangrijke factoren die de aankoopbeslissingen van consumenten beïnvloeden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 43.9% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 43.9% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -579,51 +579,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -733,51 +733,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -837,51 +837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -954,51 +954,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1024,64 +1024,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3178A1D3"/>
+    <w:nsid w:val="8B460546"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1416,51 +1416,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=47.75" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>