--- v0 (2026-05-31)
+++ v1 (2026-07-26)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in bloemen, planten, zaden, tuinbenodigdheden, huisdieren en dierbenodigdheden (SBI 47.76) · Gegenereerd op 31 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in bloemen, planten, zaden, tuinbenodigdheden, huisdieren en dierbenodigdheden (SBI 47.76) · Gegenereerd op 26 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van bloemen, planten, zaden, tuinbenodigdheden, huisdieren en dierbenodigdheden richten zich op de verkoop van een breed scala aan producten voor zowel de tuin- als huisdierenliefhebber. Deze winkels voorzien in de behoefte aan verse bloemen en planten, kwaliteitszaden en diverse tuinaccessoires. Daarnaast bieden ze een uitgebreid assortiment aan voor huisdieren, variërend van voeding en speelgoed tot verzorgingsproducten en accessoires. Dit maakt hen een essentiële bron voor zowel hobbyisten als professionals in tuinieren en dierenverzorging.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring in deze sector is divers. Het omvat zowel particulieren die hun huis of tuin willen opfleuren als professionele hoveniers en landschapsarchitecten die op zoek zijn naar specifieke producten. Ook huisdiereigenaren, van katten- en hondenbezitters tot liefhebbers van exotische dieren, vinden hun weg naar deze winkels. De sector speelt in op de groeiende belangstelling voor duurzaamheid en ecologie, door producten aan te bieden die milieuvriendelijk zijn en bijdragen aan een groenere leefomgeving.</w:t>
       </w:r>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9855F7FF"/>
+    <w:nsid w:val="D2196C29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>