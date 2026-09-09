--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in bloemen, planten, zaden, tuinbenodigdheden, huisdieren en dierbenodigdheden (SBI 47.76) · Gegenereerd op 26 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in bloemen, planten, zaden, tuinbenodigdheden, huisdieren en dierbenodigdheden (SBI 47.76) · Gegenereerd op 9 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van bloemen, planten, zaden, tuinbenodigdheden, huisdieren en dierbenodigdheden richten zich op de verkoop van een breed scala aan producten voor zowel de tuin- als huisdierenliefhebber. Deze winkels voorzien in de behoefte aan verse bloemen en planten, kwaliteitszaden en diverse tuinaccessoires. Daarnaast bieden ze een uitgebreid assortiment aan voor huisdieren, variërend van voeding en speelgoed tot verzorgingsproducten en accessoires. Dit maakt hen een essentiële bron voor zowel hobbyisten als professionals in tuinieren en dierenverzorging.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring in deze sector is divers. Het omvat zowel particulieren die hun huis of tuin willen opfleuren als professionele hoveniers en landschapsarchitecten die op zoek zijn naar specifieke producten. Ook huisdiereigenaren, van katten- en hondenbezitters tot liefhebbers van exotische dieren, vinden hun weg naar deze winkels. De sector speelt in op de groeiende belangstelling voor duurzaamheid en ecologie, door producten aan te bieden die milieuvriendelijk zijn en bijdragen aan een groenere leefomgeving.</w:t>
       </w:r>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D2196C29"/>
+    <w:nsid w:val="EB33CB90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>