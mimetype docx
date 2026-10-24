--- v2 (2026-09-09)
+++ v3 (2026-10-24)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in bloemen, planten, zaden, tuinbenodigdheden, huisdieren en dierbenodigdheden (SBI 47.76) · Gegenereerd op 9 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in bloemen, planten, zaden, tuinbenodigdheden, huisdieren en dierbenodigdheden (SBI 47.76) · Gegenereerd op 24 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van bloemen, planten, zaden, tuinbenodigdheden, huisdieren en dierbenodigdheden richten zich op de verkoop van een breed scala aan producten voor zowel de tuin- als huisdierenliefhebber. Deze winkels voorzien in de behoefte aan verse bloemen en planten, kwaliteitszaden en diverse tuinaccessoires. Daarnaast bieden ze een uitgebreid assortiment aan voor huisdieren, variërend van voeding en speelgoed tot verzorgingsproducten en accessoires. Dit maakt hen een essentiële bron voor zowel hobbyisten als professionals in tuinieren en dierenverzorging.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring in deze sector is divers. Het omvat zowel particulieren die hun huis of tuin willen opfleuren als professionele hoveniers en landschapsarchitecten die op zoek zijn naar specifieke producten. Ook huisdiereigenaren, van katten- en hondenbezitters tot liefhebbers van exotische dieren, vinden hun weg naar deze winkels. De sector speelt in op de groeiende belangstelling voor duurzaamheid en ecologie, door producten aan te bieden die milieuvriendelijk zijn en bijdragen aan een groenere leefomgeving.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector kenmerkt zich door een toenemende vraag naar gemak en online beschikbaarheid. Consumenten waarderen het gemak van online winkelen, terwijl ze ook de voorkeur geven aan fysieke winkels voor het persoonlijke advies en de mogelijkheid om producten direct te zien en aan te raken. Dit vraagt van ondernemers in deze sector een flexibele aanpak die zowel offline als online aanwezigheid combineert.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 43.0% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 43.0% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -639,51 +639,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -793,51 +793,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -897,51 +897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1014,51 +1014,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1084,64 +1084,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EB33CB90"/>
+    <w:nsid w:val="E616196F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1476,51 +1476,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=47.76" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>