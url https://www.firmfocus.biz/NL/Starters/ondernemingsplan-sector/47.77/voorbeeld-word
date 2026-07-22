--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in juweliersartikelen en uurwerken (SBI 47.77) · Gegenereerd op 6 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in juweliersartikelen en uurwerken (SBI 47.77) · Gegenereerd op 22 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van juweliersartikelen en uurwerken richten zich op de verkoop van sieraden zoals ringen, kettingen en armbanden, evenals horloges. Deze bedrijven bieden een breed scala aan producten, van kostbare edelmetalen en edelstenen tot meer betaalbare sieraden en modieuze uurwerken. De klantenkring varieert van individuen die op zoek zijn naar een persoonlijk cadeau tot verzamelaars van luxe horloges en bruidsparen die op zoek zijn naar trouwringen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor juweliers en horlogewinkels is competitief en wordt beïnvloed door trends in mode en technologie. Consumenten hechten waarde aan kwaliteit, vakmanschap en de herkomst van materialen. Daarnaast spelen factoren zoals merkbekendheid en klanttevredenheid een cruciale rol. De opkomst van online winkelen heeft de traditionele detailhandel veranderd, waardoor veel juweliers hun aanbod zowel in fysieke winkels als via digitale kanalen presenteren.</w:t>
       </w:r>
@@ -1221,51 +1221,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BDD1C9A9"/>
+    <w:nsid w:val="DA161AC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>