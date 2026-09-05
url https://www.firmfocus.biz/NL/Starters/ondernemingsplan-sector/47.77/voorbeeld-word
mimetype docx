--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in juweliersartikelen en uurwerken (SBI 47.77) · Gegenereerd op 22 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in juweliersartikelen en uurwerken (SBI 47.77) · Gegenereerd op 5 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van juweliersartikelen en uurwerken richten zich op de verkoop van sieraden zoals ringen, kettingen en armbanden, evenals horloges. Deze bedrijven bieden een breed scala aan producten, van kostbare edelmetalen en edelstenen tot meer betaalbare sieraden en modieuze uurwerken. De klantenkring varieert van individuen die op zoek zijn naar een persoonlijk cadeau tot verzamelaars van luxe horloges en bruidsparen die op zoek zijn naar trouwringen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor juweliers en horlogewinkels is competitief en wordt beïnvloed door trends in mode en technologie. Consumenten hechten waarde aan kwaliteit, vakmanschap en de herkomst van materialen. Daarnaast spelen factoren zoals merkbekendheid en klanttevredenheid een cruciale rol. De opkomst van online winkelen heeft de traditionele detailhandel veranderd, waardoor veel juweliers hun aanbod zowel in fysieke winkels als via digitale kanalen presenteren.</w:t>
       </w:r>
@@ -1221,51 +1221,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DA161AC6"/>
+    <w:nsid w:val="C72129DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>