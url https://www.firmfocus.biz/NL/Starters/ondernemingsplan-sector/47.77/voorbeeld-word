--- v2 (2026-09-05)
+++ v3 (2026-10-24)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in juweliersartikelen en uurwerken (SBI 47.77) · Gegenereerd op 5 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in juweliersartikelen en uurwerken (SBI 47.77) · Gegenereerd op 24 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van juweliersartikelen en uurwerken richten zich op de verkoop van sieraden zoals ringen, kettingen en armbanden, evenals horloges. Deze bedrijven bieden een breed scala aan producten, van kostbare edelmetalen en edelstenen tot meer betaalbare sieraden en modieuze uurwerken. De klantenkring varieert van individuen die op zoek zijn naar een persoonlijk cadeau tot verzamelaars van luxe horloges en bruidsparen die op zoek zijn naar trouwringen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor juweliers en horlogewinkels is competitief en wordt beïnvloed door trends in mode en technologie. Consumenten hechten waarde aan kwaliteit, vakmanschap en de herkomst van materialen. Daarnaast spelen factoren zoals merkbekendheid en klanttevredenheid een cruciale rol. De opkomst van online winkelen heeft de traditionele detailhandel veranderd, waardoor veel juweliers hun aanbod zowel in fysieke winkels als via digitale kanalen presenteren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In deze sector is het belangrijk om op de hoogte te blijven van veranderingen in consumentenvoorkeuren en economische omstandigheden. Een sterke focus op klantenservice en unieke productassortimenten kan helpen om zich te onderscheiden van concurrenten. Het balanceren van traditionele verkoopmethoden met moderne technologie is essentieel voor het succes van een onderneming in deze branche.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 45.8% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 45.8% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -663,51 +663,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -817,51 +817,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -921,51 +921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1038,51 +1038,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1108,64 +1108,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1221,51 +1221,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C72129DC"/>
+    <w:nsid w:val="97C51149"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1500,51 +1500,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=47.77" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>