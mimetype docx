--- v0 (2026-05-23)
+++ v1 (2026-07-07)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: markthandel (SBI 47.8) · Gegenereerd op 23 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: markthandel (SBI 47.8) · Gegenereerd op 7 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Markthandel omvat een breed scala aan activiteiten waarbij producten direct aan consumenten worden verkocht op markten. Deze sector is sterk afhankelijk van de locatie en het type markt, zoals weekmarkten, braderieën of seizoensgebonden evenementen. Ondernemers in de markthandel bieden vaak een divers assortiment aan, variërend van verse levensmiddelen tot textiel en huishoudelijke artikelen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van markthandelaren is zeer gevarieerd en bestaat uit zowel lokale bewoners als toeristen. Consumenten waarderen de persoonlijke benadering en de mogelijkheid om producten fysiek te inspecteren voordat ze een aankoop doen. Dit persoonlijke contact en de vaak lagere prijzen dan in reguliere winkels maken de markthandel aantrekkelijk voor een breed publiek.</w:t>
       </w:r>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BF2946CD"/>
+    <w:nsid w:val="4CAB755B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>