--- v1 (2026-07-07)
+++ v2 (2026-08-21)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: markthandel (SBI 47.8) · Gegenereerd op 7 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: markthandel (SBI 47.8) · Gegenereerd op 21 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Markthandel omvat een breed scala aan activiteiten waarbij producten direct aan consumenten worden verkocht op markten. Deze sector is sterk afhankelijk van de locatie en het type markt, zoals weekmarkten, braderieën of seizoensgebonden evenementen. Ondernemers in de markthandel bieden vaak een divers assortiment aan, variërend van verse levensmiddelen tot textiel en huishoudelijke artikelen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van markthandelaren is zeer gevarieerd en bestaat uit zowel lokale bewoners als toeristen. Consumenten waarderen de persoonlijke benadering en de mogelijkheid om producten fysiek te inspecteren voordat ze een aankoop doen. Dit persoonlijke contact en de vaak lagere prijzen dan in reguliere winkels maken de markthandel aantrekkelijk voor een breed publiek.</w:t>
       </w:r>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4CAB755B"/>
+    <w:nsid w:val="BA306C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>