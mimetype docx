--- v0 (2026-06-16)
+++ v1 (2026-08-02)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: detailhandel (niet in auto's) (SBI 47) · Gegenereerd op 16 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: detailhandel (niet in auto's) (SBI 47) · Gegenereerd op 2 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De detailhandel in Nederland omvat een breed scala aan winkels die goederen direct aan consumenten verkopen, variërend van kleding en elektronica tot levensmiddelen en huishoudelijke artikelen. Ondernemingen in deze sector bedienen een diverse klantenkring, van individuele consumenten tot kleine bedrijven. De focus ligt vaak op het bieden van een breed assortiment en het creëren van een aantrekkelijke winkelervaring om klanten aan te trekken en te behouden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor de detailhandel is dynamisch en wordt beïnvloed door factoren zoals consumententrends, seizoensgebonden vraag en economische omstandigheden. Detailhandelaren moeten zich aanpassen aan veranderingen in consumentengedrag, zoals de groeiende populariteit van online winkelen en de vraag naar duurzame producten. Concurrentie is intens, niet alleen van fysieke winkels maar ook van online platforms, wat vereist dat bedrijven zich onderscheiden door middel van prijs, service of unieke productaanbiedingen.</w:t>
       </w:r>
@@ -1125,51 +1125,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="182D3B19"/>
+    <w:nsid w:val="D0D14406"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>