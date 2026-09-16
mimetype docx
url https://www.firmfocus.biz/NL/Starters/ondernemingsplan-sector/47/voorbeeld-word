--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: detailhandel (niet in auto's) (SBI 47) · Gegenereerd op 2 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: detailhandel (niet in auto's) (SBI 47) · Gegenereerd op 17 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De detailhandel in Nederland omvat een breed scala aan winkels die goederen direct aan consumenten verkopen, variërend van kleding en elektronica tot levensmiddelen en huishoudelijke artikelen. Ondernemingen in deze sector bedienen een diverse klantenkring, van individuele consumenten tot kleine bedrijven. De focus ligt vaak op het bieden van een breed assortiment en het creëren van een aantrekkelijke winkelervaring om klanten aan te trekken en te behouden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor de detailhandel is dynamisch en wordt beïnvloed door factoren zoals consumententrends, seizoensgebonden vraag en economische omstandigheden. Detailhandelaren moeten zich aanpassen aan veranderingen in consumentengedrag, zoals de groeiende populariteit van online winkelen en de vraag naar duurzame producten. Concurrentie is intens, niet alleen van fysieke winkels maar ook van online platforms, wat vereist dat bedrijven zich onderscheiden door middel van prijs, service of unieke productaanbiedingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Om succesvol te zijn in deze sector, moeten ondernemers een grondig begrip hebben van hun doelgroep en markttrends. Het is essentieel om efficiënt voorraadbeheer te voeren en strategische marketinginspanningen te ontwikkelen. Daarnaast speelt klanttevredenheid een cruciale rol, aangezien mond-tot-mondreclame en klantloyaliteit vaak bepalend zijn voor het succes van een winkel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 37.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 37.3% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1125,51 +1125,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D0D14406"/>
+    <w:nsid w:val="AD10ABC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>