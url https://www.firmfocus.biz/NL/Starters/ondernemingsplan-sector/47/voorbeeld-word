--- v2 (2026-09-16)
+++ v3 (2026-11-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: detailhandel (niet in auto's) (SBI 47) · Gegenereerd op 17 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: detailhandel (niet in auto's) (SBI 47) · Gegenereerd op 1 november 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De detailhandel in Nederland omvat een breed scala aan winkels die goederen direct aan consumenten verkopen, variërend van kleding en elektronica tot levensmiddelen en huishoudelijke artikelen. Ondernemingen in deze sector bedienen een diverse klantenkring, van individuele consumenten tot kleine bedrijven. De focus ligt vaak op het bieden van een breed assortiment en het creëren van een aantrekkelijke winkelervaring om klanten aan te trekken en te behouden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor de detailhandel is dynamisch en wordt beïnvloed door factoren zoals consumententrends, seizoensgebonden vraag en economische omstandigheden. Detailhandelaren moeten zich aanpassen aan veranderingen in consumentengedrag, zoals de groeiende populariteit van online winkelen en de vraag naar duurzame producten. Concurrentie is intens, niet alleen van fysieke winkels maar ook van online platforms, wat vereist dat bedrijven zich onderscheiden door middel van prijs, service of unieke productaanbiedingen.</w:t>
       </w:r>
@@ -567,51 +567,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -721,51 +721,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -825,51 +825,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -942,51 +942,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1012,64 +1012,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1125,51 +1125,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AD10ABC0"/>
+    <w:nsid w:val="EB59F4D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1404,51 +1404,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=47" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>