--- v0 (2026-06-02)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervoer per taxi (SBI 49.32) · Gegenereerd op 2 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervoer per taxi (SBI 49.32) · Gegenereerd op 18 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector 'vervoer per taxi' bieden persoonlijke transportdiensten aan. Dit kan variëren van korte ritten binnen stedelijke gebieden tot langere ritten naar luchthavens of andere bestemmingen. De focus ligt op het veilig en efficiënt vervoeren van passagiers van punt A naar punt B. Klanten zijn meestal particulieren, zakenreizigers en toeristen die behoefte hebben aan flexibel en direct vervoer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor taxivervoer is dynamisch en wordt beïnvloed door verschillende factoren zoals regelgeving, technologische innovaties en veranderende klantvoorkeuren. De opkomst van ride-sharing platforms heeft de concurrentiedruk vergroot, waardoor traditionele taxibedrijven zich moeten onderscheiden door klantgerichtheid en betrouwbaarheid. Daarnaast spelen milieueisen een steeds grotere rol, wat leidt tot een toenemende vraag naar duurzame vervoersopties.</w:t>
       </w:r>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5F1F0993"/>
+    <w:nsid w:val="5FD66B38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>