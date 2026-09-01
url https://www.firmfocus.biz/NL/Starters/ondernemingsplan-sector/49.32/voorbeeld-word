--- v1 (2026-07-18)
+++ v2 (2026-09-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervoer per taxi (SBI 49.32) · Gegenereerd op 18 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervoer per taxi (SBI 49.32) · Gegenereerd op 1 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector 'vervoer per taxi' bieden persoonlijke transportdiensten aan. Dit kan variëren van korte ritten binnen stedelijke gebieden tot langere ritten naar luchthavens of andere bestemmingen. De focus ligt op het veilig en efficiënt vervoeren van passagiers van punt A naar punt B. Klanten zijn meestal particulieren, zakenreizigers en toeristen die behoefte hebben aan flexibel en direct vervoer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor taxivervoer is dynamisch en wordt beïnvloed door verschillende factoren zoals regelgeving, technologische innovaties en veranderende klantvoorkeuren. De opkomst van ride-sharing platforms heeft de concurrentiedruk vergroot, waardoor traditionele taxibedrijven zich moeten onderscheiden door klantgerichtheid en betrouwbaarheid. Daarnaast spelen milieueisen een steeds grotere rol, wat leidt tot een toenemende vraag naar duurzame vervoersopties.</w:t>
       </w:r>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5FD66B38"/>
+    <w:nsid w:val="AA91A43A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>