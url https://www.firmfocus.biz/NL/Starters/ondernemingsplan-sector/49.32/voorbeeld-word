--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervoer per taxi (SBI 49.32) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervoer per taxi (SBI 49.32) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector 'vervoer per taxi' bieden persoonlijke transportdiensten aan. Dit kan variëren van korte ritten binnen stedelijke gebieden tot langere ritten naar luchthavens of andere bestemmingen. De focus ligt op het veilig en efficiënt vervoeren van passagiers van punt A naar punt B. Klanten zijn meestal particulieren, zakenreizigers en toeristen die behoefte hebben aan flexibel en direct vervoer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor taxivervoer is dynamisch en wordt beïnvloed door verschillende factoren zoals regelgeving, technologische innovaties en veranderende klantvoorkeuren. De opkomst van ride-sharing platforms heeft de concurrentiedruk vergroot, waardoor traditionele taxibedrijven zich moeten onderscheiden door klantgerichtheid en betrouwbaarheid. Daarnaast spelen milieueisen een steeds grotere rol, wat leidt tot een toenemende vraag naar duurzame vervoersopties.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Binnen deze sector is het essentieel om een sterke lokale aanwezigheid en een goed onderhouden wagenpark te hebben. Klanttevredenheid is cruciaal, gezien de directe interactie met passagiers. Een goede reputatie kan leiden tot herhaalopdrachten en mond-tot-mondreclame, wat belangrijk is in een markt waar vertrouwen en gemak hoog in het vaandel staan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 78.4% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 78.4% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -615,51 +615,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -769,51 +769,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -873,51 +873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -990,51 +990,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1060,64 +1060,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AA91A43A"/>
+    <w:nsid w:val="D43B06E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1452,51 +1452,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=49.32" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>