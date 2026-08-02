--- v0 (2026-06-09)
+++ v1 (2026-08-02)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: verhuisvervoer (SBI 49.42) · Gegenereerd op 9 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: verhuisvervoer (SBI 49.42) · Gegenereerd op 2 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de verhuisvervoersector houden zich bezig met het transporteren van goederen en persoonlijke bezittingen van particulieren en bedrijven. Dit omvat zowel lokale als internationale verhuizingen. Bedrijven in deze sector bieden vaak aanvullende diensten aan zoals inpakservices, opslagmogelijkheden en het demonteren en monteren van meubels. Het doel is om het verhuisproces zo soepel mogelijk te laten verlopen voor de klant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van verhuisvervoerbedrijven is divers. Particulieren maken gebruik van deze diensten bij het verhuizen naar een nieuwe woning. Bedrijven schakelen verhuisvervoerders in bij het verhuizen van kantoren of andere bedrijfsruimtes. Daarnaast zijn er specifieke diensten voor speciale items zoals kunstwerken of antiek, die extra zorg en aandacht vereisen tijdens transport.</w:t>
       </w:r>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="840003DA"/>
+    <w:nsid w:val="D51C61CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>