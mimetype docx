--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: verhuisvervoer (SBI 49.42) · Gegenereerd op 2 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: verhuisvervoer (SBI 49.42) · Gegenereerd op 17 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de verhuisvervoersector houden zich bezig met het transporteren van goederen en persoonlijke bezittingen van particulieren en bedrijven. Dit omvat zowel lokale als internationale verhuizingen. Bedrijven in deze sector bieden vaak aanvullende diensten aan zoals inpakservices, opslagmogelijkheden en het demonteren en monteren van meubels. Het doel is om het verhuisproces zo soepel mogelijk te laten verlopen voor de klant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van verhuisvervoerbedrijven is divers. Particulieren maken gebruik van deze diensten bij het verhuizen naar een nieuwe woning. Bedrijven schakelen verhuisvervoerders in bij het verhuizen van kantoren of andere bedrijfsruimtes. Daarnaast zijn er specifieke diensten voor speciale items zoals kunstwerken of antiek, die extra zorg en aandacht vereisen tijdens transport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor verhuisvervoer is competitief en wordt beïnvloed door factoren zoals economische omstandigheden, woningmarkttrends en seizoensgebonden vraag. In economisch gunstige tijden neemt de vraag naar verhuisdiensten vaak toe, terwijl economische neergang kan leiden tot een afname. Bedrijven moeten zich onderscheiden door betrouwbaarheid, efficiëntie en klantgerichte service om succesvol te zijn in deze dynamische sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 76.5% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 76.5% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D51C61CC"/>
+    <w:nsid w:val="279BCFF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>