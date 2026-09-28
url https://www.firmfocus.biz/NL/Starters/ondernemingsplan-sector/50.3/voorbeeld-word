--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: binnenvaart (passagiersvaart en veerdiensten) (SBI 50.3) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: binnenvaart (passagiersvaart en veerdiensten) (SBI 50.3) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de binnenvaartsector, specifiek gericht op passagiersvaart en veerdiensten, bieden transportdiensten over binnenwateren zoals rivieren, kanalen en meren. Deze diensten worden voornamelijk aangeboden aan passagiers die voor recreatieve doeleinden reizen, evenals aan forenzen die gebruikmaken van veerdiensten om van en naar hun werk te komen. De sector speelt een belangrijke rol in het verbinden van gemeenschappen en het bieden van alternatieve routes voor dagelijks transport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving van de binnenvaart kenmerkt zich door seizoensgebonden fluctuaties, waarbij de vraag naar passagiersvaart stijgt in de zomermaanden vanwege toerisme. Veerdiensten daarentegen hebben vaak een constante stroom van passagiers, afhankelijk van de locatie en de verbindingen die ze bieden. Ondernemers in deze sector moeten rekening houden met regelgeving op het gebied van veiligheid en milieu, evenals met de concurrentie van andere transportmiddelen zoals wegen- en spoorvervoer.</w:t>
       </w:r>
@@ -600,51 +600,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -754,51 +754,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -858,51 +858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -975,51 +975,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1045,64 +1045,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1158,51 +1158,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9A16F669"/>
+    <w:nsid w:val="0B937962"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1437,51 +1437,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=50.3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>