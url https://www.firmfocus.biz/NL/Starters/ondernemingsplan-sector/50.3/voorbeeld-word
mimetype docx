--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: binnenvaart (passagiersvaart en veerdiensten) (SBI 50.3) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: binnenvaart (passagiersvaart en veerdiensten) (SBI 50.3) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de binnenvaartsector, specifiek gericht op passagiersvaart en veerdiensten, bieden transportdiensten over binnenwateren zoals rivieren, kanalen en meren. Deze diensten worden voornamelijk aangeboden aan passagiers die voor recreatieve doeleinden reizen, evenals aan forenzen die gebruikmaken van veerdiensten om van en naar hun werk te komen. De sector speelt een belangrijke rol in het verbinden van gemeenschappen en het bieden van alternatieve routes voor dagelijks transport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving van de binnenvaart kenmerkt zich door seizoensgebonden fluctuaties, waarbij de vraag naar passagiersvaart stijgt in de zomermaanden vanwege toerisme. Veerdiensten daarentegen hebben vaak een constante stroom van passagiers, afhankelijk van de locatie en de verbindingen die ze bieden. Ondernemers in deze sector moeten rekening houden met regelgeving op het gebied van veiligheid en milieu, evenals met de concurrentie van andere transportmiddelen zoals wegen- en spoorvervoer.</w:t>
       </w:r>
@@ -1158,51 +1158,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0FD9A504"/>
+    <w:nsid w:val="59674091"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>