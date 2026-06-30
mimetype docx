--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1158,51 +1158,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="59674091"/>
+    <w:nsid w:val="EA6C846D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>