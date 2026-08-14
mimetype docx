--- v2 (2026-06-30)
+++ v3 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: binnenvaart (passagiersvaart en veerdiensten) (SBI 50.3) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: binnenvaart (passagiersvaart en veerdiensten) (SBI 50.3) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de binnenvaartsector, specifiek gericht op passagiersvaart en veerdiensten, bieden transportdiensten over binnenwateren zoals rivieren, kanalen en meren. Deze diensten worden voornamelijk aangeboden aan passagiers die voor recreatieve doeleinden reizen, evenals aan forenzen die gebruikmaken van veerdiensten om van en naar hun werk te komen. De sector speelt een belangrijke rol in het verbinden van gemeenschappen en het bieden van alternatieve routes voor dagelijks transport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving van de binnenvaart kenmerkt zich door seizoensgebonden fluctuaties, waarbij de vraag naar passagiersvaart stijgt in de zomermaanden vanwege toerisme. Veerdiensten daarentegen hebben vaak een constante stroom van passagiers, afhankelijk van de locatie en de verbindingen die ze bieden. Ondernemers in deze sector moeten rekening houden met regelgeving op het gebied van veiligheid en milieu, evenals met de concurrentie van andere transportmiddelen zoals wegen- en spoorvervoer.</w:t>
       </w:r>
@@ -1158,51 +1158,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EA6C846D"/>
+    <w:nsid w:val="9A16F669"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>