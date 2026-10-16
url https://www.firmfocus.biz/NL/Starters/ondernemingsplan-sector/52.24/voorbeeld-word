--- v3 (2026-09-01)
+++ v4 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: laad-, los- en overslagactiviteiten (SBI 52.24) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: laad-, los- en overslagactiviteiten (SBI 52.24) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van laad-, los- en overslagactiviteiten zijn gespecialiseerd in het efficiënt verplaatsen van goederen tussen verschillende transportmiddelen. Ze opereren op strategische locaties zoals havens, luchthavens en logistieke knooppunten. Deze bedrijven spelen een cruciale rol in de supply chain door het verzorgen van de fysieke overdracht van goederen, het tijdelijk opslaan en het klaarzetten voor verdere distributie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De doelgroep van deze ondernemingen bestaat voornamelijk uit importeurs, exporteurs en logistieke dienstverleners die behoefte hebben aan betrouwbare en snelle overslagdiensten. Klanten vertrouwen op deze bedrijven om hun goederenstromen soepel en zonder vertragingen te laten verlopen. Dit is van groot belang in een tijd waarin Just-In-Time leveringen en kostenbeheersing voorop staan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor laad-, los- en overslagactiviteiten is dynamisch en wordt beïnvloed door factoren zoals internationale handelstrends, technologische ontwikkelingen en regelgeving op het gebied van transport en logistiek. Ondernemingen in deze sector moeten continu inspelen op veranderingen in vraag en aanbod, evenals op nieuwe eisen op het gebied van duurzaamheid en efficiëntie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 66.4% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 66.4% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -615,51 +615,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -769,51 +769,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -873,51 +873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -990,51 +990,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1060,64 +1060,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="452C11BA"/>
+    <w:nsid w:val="42D9093D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1452,51 +1452,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=52.24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>