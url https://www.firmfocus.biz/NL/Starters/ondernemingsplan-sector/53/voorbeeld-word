--- v2 (2026-09-09)
+++ v3 (2026-10-24)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: post en koeriers (SBI 53) · Gegenereerd op 9 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: post en koeriers (SBI 53) · Gegenereerd op 24 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De post- en koerierssector richt zich op het verzenden en bezorgen van brieven, pakketten en andere poststukken. Bedrijven in deze sector bieden diensten aan zoals postbezorging, pakketvervoer en expresdiensten. Klanten variëren van particulieren tot grote bedrijven die behoefte hebben aan betrouwbare en tijdige levering. Deze sector speelt een cruciale rol in de logistieke keten, waarbij snelheid en nauwkeurigheid van groot belang zijn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor post- en koeriersbedrijven is dynamisch en sterk afhankelijk van technologische ontwikkelingen en klantverwachtingen. Er is een toenemende vraag naar snelle en flexibele bezorgopties, gedreven door de groei van e-commerce. Tegelijkertijd staan bedrijven voor uitdagingen zoals het optimaliseren van logistieke processen en het verminderen van de ecologische voetafdruk. Concurrentie in deze sector is intens, met zowel grote spelers als kleinere gespecialiseerde aanbieders die strijden om marktaandeel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in deze sector moeten zich aanpassen aan veranderende klantbehoeften en technologische innovaties. Dit omvat investeringen in digitale platforms voor orderbeheer en tracking, evenals duurzame vervoersmiddelen. Het vermogen om efficiënt te opereren en tegelijkertijd klanttevredenheid te waarborgen, is essentieel voor succes in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 64.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 64.3% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -627,51 +627,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -781,51 +781,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -885,51 +885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1002,51 +1002,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1072,64 +1072,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4D99DD48"/>
+    <w:nsid w:val="589B583E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1464,51 +1464,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=53" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>