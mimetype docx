--- v3 (2026-09-01)
+++ v4 (2026-10-23)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: hotels (SBI 55.1) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: hotels (SBI 55.1) · Gegenereerd op 24 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hotels bieden tijdelijke accommodatie aan reizigers en toeristen. Ze variëren van eenvoudige budgetaccommodaties tot luxueuze vijfsterrenhotels. De diensten kunnen onder andere overnachtingen, maaltijden, roomservice en recreatieve faciliteiten omvatten. Hotels richten zich op een breed scala aan klanten, waaronder zakenreizigers, vakantiegangers en groepen zoals conferentiegangers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving van hotels is dynamisch en sterk afhankelijk van locatie, seizoen en economische factoren. In stedelijke gebieden is er vaak sprake van een hoge concurrentie, terwijl hotels in toeristische regio's seizoensgebonden pieken kunnen ervaren. Technologische ontwikkelingen en veranderende klantverwachtingen, zoals de vraag naar duurzame en gepersonaliseerde ervaringen, beïnvloeden de bedrijfsvoering in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hotels opereren in een competitieve markt waar prijsstelling en klanttevredenheid cruciaal zijn. De opkomst van online boekingsplatforms heeft de manier waarop klanten hotels selecteren en boeken veranderd, wat een grotere nadruk legt op online reputatie en klantbeoordelingen. Dit vraagt om strategische marketing en een focus op kwaliteitsservice om zich te onderscheiden en klantenbinding te bevorderen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 83.6% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 83.6% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -645,51 +645,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -799,51 +799,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -903,51 +903,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1020,51 +1020,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1090,64 +1090,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1203,51 +1203,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F63B886C"/>
+    <w:nsid w:val="D85E1118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1482,51 +1482,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=55.1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>