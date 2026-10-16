--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: restaurants en cafetaria’s (SBI 56.1) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: restaurants en cafetaria’s (SBI 56.1) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De restaurant- en cafetariasector richt zich op het aanbieden van maaltijden en dranken aan consumenten, zowel ter plaatse als voor afhaal. Ondernemingen in deze sector variëren van kleine cafetaria’s en fastfoodketens tot full-service restaurants. Deze bedrijven bedienen een breed publiek, van mensen die snel een hapje willen eten tot gasten die een uitgebreide dinerervaring zoeken. De variatie in aanbod is groot, van eenvoudige snacks tot culinaire hoogstandjes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor restaurants en cafetaria’s is dynamisch en sterk concurrerend. Consumenten worden steeds veeleisender en hechten waarde aan kwaliteit, service en duurzaamheid. Trends zoals gezonde voeding, lokale producten en digitalisering beïnvloeden de keuzes die ondernemers maken in hun aanbod en bedrijfsvoering. Daarnaast is locatie cruciaal voor het succes, met een voorkeur voor goed bereikbare plekken met veel voetgangersverkeer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemers in deze sector moeten zich aanpassen aan veranderende consumententrends en economische omstandigheden. Dit vergt flexibiliteit en een scherp oog voor kostenbeheersing en efficiëntie. Het vermogen om snel in te spelen op nieuwe trends en technologieën kan een significante impact hebben op de winstgevendheid en het voortbestaan van een onderneming in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 68.8% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 68.8% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -603,51 +603,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -757,51 +757,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -861,51 +861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -978,51 +978,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1048,64 +1048,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CD3E4376"/>
+    <w:nsid w:val="58AB2A50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1440,51 +1440,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=56.1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>