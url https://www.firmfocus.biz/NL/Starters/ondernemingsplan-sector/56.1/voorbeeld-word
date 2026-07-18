--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: restaurants en cafetaria’s (SBI 56.1) · Gegenereerd op 31 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: restaurants en cafetaria’s (SBI 56.1) · Gegenereerd op 18 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De restaurant- en cafetariasector richt zich op het aanbieden van maaltijden en dranken aan consumenten, zowel ter plaatse als voor afhaal. Ondernemingen in deze sector variëren van kleine cafetaria’s en fastfoodketens tot full-service restaurants. Deze bedrijven bedienen een breed publiek, van mensen die snel een hapje willen eten tot gasten die een uitgebreide dinerervaring zoeken. De variatie in aanbod is groot, van eenvoudige snacks tot culinaire hoogstandjes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor restaurants en cafetaria’s is dynamisch en sterk concurrerend. Consumenten worden steeds veeleisender en hechten waarde aan kwaliteit, service en duurzaamheid. Trends zoals gezonde voeding, lokale producten en digitalisering beïnvloeden de keuzes die ondernemers maken in hun aanbod en bedrijfsvoering. Daarnaast is locatie cruciaal voor het succes, met een voorkeur voor goed bereikbare plekken met veel voetgangersverkeer.</w:t>
       </w:r>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BF1AF0E2"/>
+    <w:nsid w:val="2D683757"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>