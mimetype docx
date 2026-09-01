--- v1 (2026-07-18)
+++ v2 (2026-09-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: restaurants en cafetaria’s (SBI 56.1) · Gegenereerd op 18 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: restaurants en cafetaria’s (SBI 56.1) · Gegenereerd op 1 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De restaurant- en cafetariasector richt zich op het aanbieden van maaltijden en dranken aan consumenten, zowel ter plaatse als voor afhaal. Ondernemingen in deze sector variëren van kleine cafetaria’s en fastfoodketens tot full-service restaurants. Deze bedrijven bedienen een breed publiek, van mensen die snel een hapje willen eten tot gasten die een uitgebreide dinerervaring zoeken. De variatie in aanbod is groot, van eenvoudige snacks tot culinaire hoogstandjes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor restaurants en cafetaria’s is dynamisch en sterk concurrerend. Consumenten worden steeds veeleisender en hechten waarde aan kwaliteit, service en duurzaamheid. Trends zoals gezonde voeding, lokale producten en digitalisering beïnvloeden de keuzes die ondernemers maken in hun aanbod en bedrijfsvoering. Daarnaast is locatie cruciaal voor het succes, met een voorkeur voor goed bereikbare plekken met veel voetgangersverkeer.</w:t>
       </w:r>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2D683757"/>
+    <w:nsid w:val="CD3E4376"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>