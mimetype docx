--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: kantines en catering (SBI 56.2) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: kantines en catering (SBI 56.2) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector kantines en catering richten zich op het leveren van voedingsdiensten aan diverse doelgroepen. Dit kan variëren van bedrijfsrestaurants en schoolkantines tot het verzorgen van catering voor evenementen en bijeenkomsten. De focus ligt op het aanbieden van maaltijdoplossingen die aansluiten bij de specifieke wensen en behoeften van de klant, waarbij kwaliteit, hygiëne en klanttevredenheid centraal staan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring in deze sector is breed en divers. Bedrijven, onderwijsinstellingen, overheidsinstanties en particulieren maken gebruik van de diensten van kantines en cateraars. Deze bedrijven spelen in op de vraag naar gemak en tijdsbesparing, maar ook op trends zoals gezonde voeding en duurzaamheid. Dit vraagt om een flexibele en klantgerichte aanpak.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving van kantines en catering is dynamisch en concurrerend. Ondernemingen moeten zich continu aanpassen aan veranderende consumentenvoorkeuren en regelgeving op het gebied van voedselveiligheid en duurzaamheid. Daarnaast is er sprake van seizoensgebonden vraag en schommelingen in grondstofprijzen, wat invloed heeft op de bedrijfsvoering en prijsstelling. Het vermogen om efficiënt te opereren en tegelijkertijd in te spelen op marktontwikkelingen is cruciaal voor succes in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 64.4% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 65.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1246,51 +1246,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="088963EE"/>
+    <w:nsid w:val="45362D74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>