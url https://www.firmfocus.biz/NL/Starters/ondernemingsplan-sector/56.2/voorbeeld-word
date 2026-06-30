--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1246,51 +1246,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="45362D74"/>
+    <w:nsid w:val="B1FF4248"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>