--- v2 (2026-06-30)
+++ v3 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: kantines en catering (SBI 56.2) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: kantines en catering (SBI 56.2) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector kantines en catering richten zich op het leveren van voedingsdiensten aan diverse doelgroepen. Dit kan variëren van bedrijfsrestaurants en schoolkantines tot het verzorgen van catering voor evenementen en bijeenkomsten. De focus ligt op het aanbieden van maaltijdoplossingen die aansluiten bij de specifieke wensen en behoeften van de klant, waarbij kwaliteit, hygiëne en klanttevredenheid centraal staan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring in deze sector is breed en divers. Bedrijven, onderwijsinstellingen, overheidsinstanties en particulieren maken gebruik van de diensten van kantines en cateraars. Deze bedrijven spelen in op de vraag naar gemak en tijdsbesparing, maar ook op trends zoals gezonde voeding en duurzaamheid. Dit vraagt om een flexibele en klantgerichte aanpak.</w:t>
       </w:r>
@@ -1246,51 +1246,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B1FF4248"/>
+    <w:nsid w:val="762F5A69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>