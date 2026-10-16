--- v3 (2026-08-14)
+++ v4 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: kantines en catering (SBI 56.2) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: kantines en catering (SBI 56.2) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector kantines en catering richten zich op het leveren van voedingsdiensten aan diverse doelgroepen. Dit kan variëren van bedrijfsrestaurants en schoolkantines tot het verzorgen van catering voor evenementen en bijeenkomsten. De focus ligt op het aanbieden van maaltijdoplossingen die aansluiten bij de specifieke wensen en behoeften van de klant, waarbij kwaliteit, hygiëne en klanttevredenheid centraal staan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring in deze sector is breed en divers. Bedrijven, onderwijsinstellingen, overheidsinstanties en particulieren maken gebruik van de diensten van kantines en cateraars. Deze bedrijven spelen in op de vraag naar gemak en tijdsbesparing, maar ook op trends zoals gezonde voeding en duurzaamheid. Dit vraagt om een flexibele en klantgerichte aanpak.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving van kantines en catering is dynamisch en concurrerend. Ondernemingen moeten zich continu aanpassen aan veranderende consumentenvoorkeuren en regelgeving op het gebied van voedselveiligheid en duurzaamheid. Daarnaast is er sprake van seizoensgebonden vraag en schommelingen in grondstofprijzen, wat invloed heeft op de bedrijfsvoering en prijsstelling. Het vermogen om efficiënt te opereren en tegelijkertijd in te spelen op marktontwikkelingen is cruciaal voor succes in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 65.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 65.3% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -688,51 +688,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -842,51 +842,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -946,51 +946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1063,51 +1063,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1133,64 +1133,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1246,51 +1246,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="762F5A69"/>
+    <w:nsid w:val="67BD9BB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1525,51 +1525,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=56.2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>