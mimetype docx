--- v3 (2026-09-01)
+++ v4 (2026-10-23)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: cafés (SBI 56.3) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: cafés (SBI 56.3) · Gegenereerd op 23 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cafés zijn horecagelegenheden die voornamelijk dranken en eenvoudige maaltijden serveren. Ze richten zich op een breed publiek, variërend van buurtbewoners tot toeristen en zakenmensen. De nadruk ligt vaak op het creëren van een gastvrije en ontspannen sfeer, waar klanten kunnen genieten van koffie, thee, alcoholische dranken en lichte gerechten. Het aanbod kan variëren van traditionele cafés met een focus op koffie en gebak tot moderne espressobars en thematische cafés die inspelen op specifieke klantbehoeften.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor cafés is dynamisch en competitief. Er is een groeiende vraag naar gespecialiseerde koffies en biologische producten. Lokale concurrentie speelt een grote rol, maar ook ketens en franchiseformules zijn prominente spelers in de markt. De locatie is cruciaal voor het succes, met een voorkeur voor drukke winkelstraten, stadscentra en toeristische gebieden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cafés moeten inspelen op trends zoals duurzaamheid en digitalisering. Consumenten verwachten steeds vaker dat cafés milieuvriendelijke praktijken hanteren en digitale betaalmogelijkheden aanbieden. Daarnaast is de beleving een belangrijk aspect, met een focus op interieur, service en unieke ervaringen die klanten aantrekken en behouden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 67.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 67.3% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -639,51 +639,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -793,51 +793,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -897,51 +897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1014,51 +1014,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1084,64 +1084,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3F8C8A99"/>
+    <w:nsid w:val="C60E6F13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1476,51 +1476,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=56.3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>