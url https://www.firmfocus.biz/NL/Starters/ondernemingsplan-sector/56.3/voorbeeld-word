--- v0 (2026-05-25)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: cafés (SBI 56.3) · Gegenereerd op 26 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: cafés (SBI 56.3) · Gegenereerd op 18 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cafés zijn horecagelegenheden die voornamelijk dranken en eenvoudige maaltijden serveren. Ze richten zich op een breed publiek, variërend van buurtbewoners tot toeristen en zakenmensen. De nadruk ligt vaak op het creëren van een gastvrije en ontspannen sfeer, waar klanten kunnen genieten van koffie, thee, alcoholische dranken en lichte gerechten. Het aanbod kan variëren van traditionele cafés met een focus op koffie en gebak tot moderne espressobars en thematische cafés die inspelen op specifieke klantbehoeften.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor cafés is dynamisch en competitief. Er is een groeiende vraag naar gespecialiseerde koffies en biologische producten. Lokale concurrentie speelt een grote rol, maar ook ketens en franchiseformules zijn prominente spelers in de markt. De locatie is cruciaal voor het succes, met een voorkeur voor drukke winkelstraten, stadscentra en toeristische gebieden.</w:t>
       </w:r>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="190BF9A7"/>
+    <w:nsid w:val="266A72FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>