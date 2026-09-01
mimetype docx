--- v1 (2026-07-18)
+++ v2 (2026-09-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: cafés (SBI 56.3) · Gegenereerd op 18 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: cafés (SBI 56.3) · Gegenereerd op 1 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cafés zijn horecagelegenheden die voornamelijk dranken en eenvoudige maaltijden serveren. Ze richten zich op een breed publiek, variërend van buurtbewoners tot toeristen en zakenmensen. De nadruk ligt vaak op het creëren van een gastvrije en ontspannen sfeer, waar klanten kunnen genieten van koffie, thee, alcoholische dranken en lichte gerechten. Het aanbod kan variëren van traditionele cafés met een focus op koffie en gebak tot moderne espressobars en thematische cafés die inspelen op specifieke klantbehoeften.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor cafés is dynamisch en competitief. Er is een groeiende vraag naar gespecialiseerde koffies en biologische producten. Lokale concurrentie speelt een grote rol, maar ook ketens en franchiseformules zijn prominente spelers in de markt. De locatie is cruciaal voor het succes, met een voorkeur voor drukke winkelstraten, stadscentra en toeristische gebieden.</w:t>
       </w:r>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="266A72FF"/>
+    <w:nsid w:val="35DCF7BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>