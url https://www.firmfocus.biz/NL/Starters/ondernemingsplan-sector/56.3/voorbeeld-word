--- v2 (2026-09-01)
+++ v3 (2026-09-01)
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="35DCF7BB"/>
+    <w:nsid w:val="3F8C8A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>