--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: uitgeverijen (SBI 58) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: uitgeverijen (SBI 58) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Uitgeverijen zijn bedrijven die zich richten op het produceren en distribueren van boeken, tijdschriften, kranten en digitale media. Ze verzorgen het gehele proces van conceptontwikkeling tot publicatie en marketing. De sector omvat zowel traditionele printpublicaties als digitale content, waarbij de laatste jaren de verschuiving naar e-books en online platforms steeds prominenter is geworden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van uitgeverijen is divers en omvat zowel consumenten als zakelijke klanten. Particulieren zoeken vaak naar educatieve, informatieve of entertainmentcontent. Zakelijke klanten, zoals scholen en bibliotheken, hebben behoefte aan specifieke vakliteratuur of educatieve materialen. Uitgeverijen werken vaak samen met auteurs, redacteuren en ontwerpers om hoogwaardige content te leveren die voldoet aan de vraag van hun doelgroepen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Uitgeverijen opereren in een dynamische marktomgeving die sterk beïnvloed wordt door technologische ontwikkelingen en veranderend consumentengedrag. De opkomst van digitale technologieën heeft de distributiekanalen uitgebreid en de concurrentie vergroot. Daarnaast spelen factoren zoals auteursrechten, veranderende leestrends en economische omstandigheden een belangrijke rol in de strategische besluitvorming binnen deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 68.0% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 68.0% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -591,51 +591,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -745,51 +745,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -849,51 +849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -966,51 +966,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1036,64 +1036,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8E2801EE"/>
+    <w:nsid w:val="FDBBE53D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1428,51 +1428,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=58" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>