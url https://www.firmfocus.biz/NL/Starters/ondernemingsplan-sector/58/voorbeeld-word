--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: uitgeverijen (SBI 58) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: uitgeverijen (SBI 58) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Uitgeverijen zijn bedrijven die zich richten op het produceren en distribueren van boeken, tijdschriften, kranten en digitale media. Ze verzorgen het gehele proces van conceptontwikkeling tot publicatie en marketing. De sector omvat zowel traditionele printpublicaties als digitale content, waarbij de laatste jaren de verschuiving naar e-books en online platforms steeds prominenter is geworden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van uitgeverijen is divers en omvat zowel consumenten als zakelijke klanten. Particulieren zoeken vaak naar educatieve, informatieve of entertainmentcontent. Zakelijke klanten, zoals scholen en bibliotheken, hebben behoefte aan specifieke vakliteratuur of educatieve materialen. Uitgeverijen werken vaak samen met auteurs, redacteuren en ontwerpers om hoogwaardige content te leveren die voldoet aan de vraag van hun doelgroepen.</w:t>
       </w:r>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DAD78FBF"/>
+    <w:nsid w:val="B3A06C7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>