--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B3A06C7D"/>
+    <w:nsid w:val="C2F68FC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>