--- v2 (2026-06-30)
+++ v3 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: uitgeverijen (SBI 58) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: uitgeverijen (SBI 58) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Uitgeverijen zijn bedrijven die zich richten op het produceren en distribueren van boeken, tijdschriften, kranten en digitale media. Ze verzorgen het gehele proces van conceptontwikkeling tot publicatie en marketing. De sector omvat zowel traditionele printpublicaties als digitale content, waarbij de laatste jaren de verschuiving naar e-books en online platforms steeds prominenter is geworden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van uitgeverijen is divers en omvat zowel consumenten als zakelijke klanten. Particulieren zoeken vaak naar educatieve, informatieve of entertainmentcontent. Zakelijke klanten, zoals scholen en bibliotheken, hebben behoefte aan specifieke vakliteratuur of educatieve materialen. Uitgeverijen werken vaak samen met auteurs, redacteuren en ontwerpers om hoogwaardige content te leveren die voldoet aan de vraag van hun doelgroepen.</w:t>
       </w:r>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C2F68FC3"/>
+    <w:nsid w:val="8E2801EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>