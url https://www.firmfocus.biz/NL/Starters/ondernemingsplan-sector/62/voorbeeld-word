--- v0 (2026-05-30)
+++ v1 (2026-07-17)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: dienstverlenende activiteiten op het gebied van informatietechnologie (SBI 62) · Gegenereerd op 30 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: dienstverlenende activiteiten op het gebied van informatietechnologie (SBI 62) · Gegenereerd op 17 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van dienstverlenende activiteiten op het gebied van informatietechnologie leveren een breed scala aan IT-diensten aan diverse klanten. Deze diensten variëren van softwareontwikkeling en systeemintegratie tot IT-consultancy en technische ondersteuning. Klanten kunnen zowel kleine en middelgrote bedrijven als grote multinationals omvatten, die afhankelijk zijn van betrouwbare IT-oplossingen om hun bedrijfsprocessen te optimaliseren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en competitief, met een constante vraag naar geavanceerde technologieën en oplossingen. Er is een sterke focus op het leveren van maatwerkoplossingen die aansluiten bij de specifieke behoeften van de klant. Bedrijven in deze sector moeten zich voortdurend aanpassen aan technologische veranderingen en markttrends om concurrerend te blijven.</w:t>
       </w:r>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2111F93C"/>
+    <w:nsid w:val="EEC14225"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>