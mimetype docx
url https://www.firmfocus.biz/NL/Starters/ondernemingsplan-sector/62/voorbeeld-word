--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: dienstverlenende activiteiten op het gebied van informatietechnologie (SBI 62) · Gegenereerd op 17 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: dienstverlenende activiteiten op het gebied van informatietechnologie (SBI 62) · Gegenereerd op 31 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van dienstverlenende activiteiten op het gebied van informatietechnologie leveren een breed scala aan IT-diensten aan diverse klanten. Deze diensten variëren van softwareontwikkeling en systeemintegratie tot IT-consultancy en technische ondersteuning. Klanten kunnen zowel kleine en middelgrote bedrijven als grote multinationals omvatten, die afhankelijk zijn van betrouwbare IT-oplossingen om hun bedrijfsprocessen te optimaliseren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en competitief, met een constante vraag naar geavanceerde technologieën en oplossingen. Er is een sterke focus op het leveren van maatwerkoplossingen die aansluiten bij de specifieke behoeften van de klant. Bedrijven in deze sector moeten zich voortdurend aanpassen aan technologische veranderingen en markttrends om concurrerend te blijven.</w:t>
       </w:r>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EEC14225"/>
+    <w:nsid w:val="D9D1D3F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>