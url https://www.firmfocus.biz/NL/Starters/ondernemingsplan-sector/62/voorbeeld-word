--- v2 (2026-08-31)
+++ v3 (2026-10-15)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: dienstverlenende activiteiten op het gebied van informatietechnologie (SBI 62) · Gegenereerd op 31 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: dienstverlenende activiteiten op het gebied van informatietechnologie (SBI 62) · Gegenereerd op 15 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van dienstverlenende activiteiten op het gebied van informatietechnologie leveren een breed scala aan IT-diensten aan diverse klanten. Deze diensten variëren van softwareontwikkeling en systeemintegratie tot IT-consultancy en technische ondersteuning. Klanten kunnen zowel kleine en middelgrote bedrijven als grote multinationals omvatten, die afhankelijk zijn van betrouwbare IT-oplossingen om hun bedrijfsprocessen te optimaliseren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en competitief, met een constante vraag naar geavanceerde technologieën en oplossingen. Er is een sterke focus op het leveren van maatwerkoplossingen die aansluiten bij de specifieke behoeften van de klant. Bedrijven in deze sector moeten zich voortdurend aanpassen aan technologische veranderingen en markttrends om concurrerend te blijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarnaast speelt de globalisering een belangrijke rol, aangezien veel IT-diensten op afstand kunnen worden geleverd. Dit biedt ondernemingen de mogelijkheid om hun diensten wereldwijd aan te bieden, maar brengt ook uitdagingen met zich mee op het gebied van communicatie en klantbeheer. Het succes in deze sector hangt sterk af van de capaciteit om kwaliteit, betrouwbaarheid en innovatie te combineren in de aangeboden diensten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 66.6% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 66.6% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -591,51 +591,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -745,51 +745,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -849,51 +849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -966,51 +966,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1036,64 +1036,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D9D1D3F3"/>
+    <w:nsid w:val="C4EC881E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1428,51 +1428,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=62" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>