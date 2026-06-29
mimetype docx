--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: accountancy, belastingadvisering en administratie (SBI 69.2) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: accountancy, belastingadvisering en administratie (SBI 69.2) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector accountancy, belastingadvisering en administratie bieden essentiële diensten voor zowel particulieren als bedrijven. Deze diensten omvatten onder andere het opstellen van jaarrekeningen, het verzorgen van belastingaangiftes en het bieden van financieel advies. Bedrijven in deze sector helpen hun klanten bij het navigeren door complexe financiële en fiscale regelgeving, waardoor zij zich kunnen concentreren op hun kernactiviteiten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De doelgroep voor deze diensten varieert van kleine zelfstandigen tot grote multinationals. Accountants en belastingadviseurs spelen een cruciale rol in het waarborgen van financiële transparantie en naleving van wet- en regelgeving. Vooral in een dynamische marktomgeving, waar fiscale regelgeving regelmatig verandert, is hun expertise onmisbaar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving is competitief, met een sterke nadruk op betrouwbaarheid en nauwkeurigheid. Technologische ontwikkelingen, zoals automatisering en data-analyse, veranderen de manier waarop diensten worden geleverd. Toch blijft persoonlijke dienstverlening en maatwerk essentieel om aan de specifieke behoeften van klanten te voldoen. Bedrijven die zich onderscheiden in deze sector, doen dat vaak door een combinatie van diepgaande kennis en persoonlijke benadering.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 91.4% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 91.9% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="84C9B5CC"/>
+    <w:nsid w:val="FE8CFC74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>