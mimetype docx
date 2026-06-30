--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FE8CFC74"/>
+    <w:nsid w:val="0D9E6E10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>