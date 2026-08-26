--- v2 (2026-06-30)
+++ v3 (2026-08-26)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: accountancy, belastingadvisering en administratie (SBI 69.2) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: accountancy, belastingadvisering en administratie (SBI 69.2) · Gegenereerd op 26 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector accountancy, belastingadvisering en administratie bieden essentiële diensten voor zowel particulieren als bedrijven. Deze diensten omvatten onder andere het opstellen van jaarrekeningen, het verzorgen van belastingaangiftes en het bieden van financieel advies. Bedrijven in deze sector helpen hun klanten bij het navigeren door complexe financiële en fiscale regelgeving, waardoor zij zich kunnen concentreren op hun kernactiviteiten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De doelgroep voor deze diensten varieert van kleine zelfstandigen tot grote multinationals. Accountants en belastingadviseurs spelen een cruciale rol in het waarborgen van financiële transparantie en naleving van wet- en regelgeving. Vooral in een dynamische marktomgeving, waar fiscale regelgeving regelmatig verandert, is hun expertise onmisbaar.</w:t>
       </w:r>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0D9E6E10"/>
+    <w:nsid w:val="AC8B5F01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>