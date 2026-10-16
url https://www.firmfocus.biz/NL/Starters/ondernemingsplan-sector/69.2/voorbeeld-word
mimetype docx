--- v3 (2026-08-26)
+++ v4 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: accountancy, belastingadvisering en administratie (SBI 69.2) · Gegenereerd op 26 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: accountancy, belastingadvisering en administratie (SBI 69.2) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector accountancy, belastingadvisering en administratie bieden essentiële diensten voor zowel particulieren als bedrijven. Deze diensten omvatten onder andere het opstellen van jaarrekeningen, het verzorgen van belastingaangiftes en het bieden van financieel advies. Bedrijven in deze sector helpen hun klanten bij het navigeren door complexe financiële en fiscale regelgeving, waardoor zij zich kunnen concentreren op hun kernactiviteiten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De doelgroep voor deze diensten varieert van kleine zelfstandigen tot grote multinationals. Accountants en belastingadviseurs spelen een cruciale rol in het waarborgen van financiële transparantie en naleving van wet- en regelgeving. Vooral in een dynamische marktomgeving, waar fiscale regelgeving regelmatig verandert, is hun expertise onmisbaar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving is competitief, met een sterke nadruk op betrouwbaarheid en nauwkeurigheid. Technologische ontwikkelingen, zoals automatisering en data-analyse, veranderen de manier waarop diensten worden geleverd. Toch blijft persoonlijke dienstverlening en maatwerk essentieel om aan de specifieke behoeften van klanten te voldoen. Bedrijven die zich onderscheiden in deze sector, doen dat vaak door een combinatie van diepgaande kennis en persoonlijke benadering.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 91.9% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 91.9% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -615,51 +615,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -769,51 +769,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -873,51 +873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -990,51 +990,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1060,64 +1060,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AC8B5F01"/>
+    <w:nsid w:val="B7F37531"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1452,51 +1452,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=69.2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>