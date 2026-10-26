--- v1 (2026-07-28)
+++ v2 (2026-10-26)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: advisering op het gebied van management en bedrijfsvoering (SBI 70.2) · Gegenereerd op 28 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: advisering op het gebied van management en bedrijfsvoering (SBI 70.2) · Gegenereerd op 26 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector advisering op het gebied van management en bedrijfsvoering richten zich op het ondersteunen van bedrijven bij het optimaliseren van hun bedrijfsprocessen en strategische besluitvorming. Dit omvat het analyseren van bestaande bedrijfsstructuren, identificeren van inefficiënties en aanbevelen van verbeteringen om de algehele prestaties te verhogen. Adviseurs in deze sector bieden vaak begeleiding bij veranderingsprocessen, organisatieontwikkeling en het implementeren van nieuwe managementtechnieken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze sector is breed en varieert van kleine tot middelgrote ondernemingen, grote corporaties en soms zelfs overheidsinstellingen. Deze diversiteit aan klanten betekent dat de advisering vaak op maat moet worden gemaakt om aan de specifieke behoeften en uitdagingen van elke organisatie te voldoen. Adviseurs moeten daarom een diepgaand inzicht hebben in de sector waarin hun klanten opereren en de unieke dynamieken die daar spelen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving waarin deze adviesbureaus opereren, is dynamisch en wordt beïnvloed door economische schommelingen en technologische vooruitgang. Hierdoor moeten adviseurs continu hun kennis en vaardigheden bijwerken om relevant te blijven. Het vermogen om trends te herkennen en nieuwe inzichten te integreren in hun adviespraktijken is essentieel voor het succes in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 79.9% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 79.9% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -651,51 +651,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -805,51 +805,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -909,51 +909,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1026,51 +1026,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1096,64 +1096,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F3388D76"/>
+    <w:nsid w:val="97778B9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1488,51 +1488,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=70.2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>