--- v2 (2026-08-09)
+++ v3 (2026-09-23)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: architecten (SBI 71.11) · Gegenereerd op 9 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: architecten (SBI 71.11) · Gegenereerd op 23 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Architectenbureaus richten zich op het ontwerpen en plannen van gebouwen en andere structuren. Hun diensten omvatten vaak het hele proces van conceptontwikkeling tot technische uitwerking en bouwbegeleiding. Klanten zijn divers en variëren van particulieren en projectontwikkelaars tot overheden en bedrijven. Architecten moeten voldoen aan specifieke regelgeving en bouwvoorschriften, wat een grondige kennis van bouwtechniek en wetgeving vereist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor architecten is dynamisch en wordt beïnvloed door economische schommelingen, technologische vooruitgang en veranderende klantbehoeften. Er is een toenemende vraag naar duurzame en energie-efficiënte ontwerpen, wat architecten dwingt zich voortdurend aan te passen en te innoveren binnen hun vakgebied. De concurrentie is aanzienlijk, met zowel grote als kleine bureaus die strijden om opdrachten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In deze sector spelen netwerken en reputatie een cruciale rol. Het opbouwen van een sterk portfolio en goede relaties met aannemers, leveranciers en klanten kan een significant verschil maken in het verkrijgen van nieuwe projecten. Architecten moeten niet alleen creatief zijn, maar ook zakelijke vaardigheden ontwikkelen om succesvol te opereren in deze competitieve markt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 82.1% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 82.1% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -651,51 +651,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -805,51 +805,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -909,51 +909,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1026,51 +1026,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1096,64 +1096,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="322AF3B8"/>
+    <w:nsid w:val="9DBF1748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1488,51 +1488,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=71.11" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>