--- v3 (2026-09-23)
+++ v4 (2026-11-07)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: architecten (SBI 71.11) · Gegenereerd op 23 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: architecten (SBI 71.11) · Gegenereerd op 7 november 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Architectenbureaus richten zich op het ontwerpen en plannen van gebouwen en andere structuren. Hun diensten omvatten vaak het hele proces van conceptontwikkeling tot technische uitwerking en bouwbegeleiding. Klanten zijn divers en variëren van particulieren en projectontwikkelaars tot overheden en bedrijven. Architecten moeten voldoen aan specifieke regelgeving en bouwvoorschriften, wat een grondige kennis van bouwtechniek en wetgeving vereist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor architecten is dynamisch en wordt beïnvloed door economische schommelingen, technologische vooruitgang en veranderende klantbehoeften. Er is een toenemende vraag naar duurzame en energie-efficiënte ontwerpen, wat architecten dwingt zich voortdurend aan te passen en te innoveren binnen hun vakgebied. De concurrentie is aanzienlijk, met zowel grote als kleine bureaus die strijden om opdrachten.</w:t>
       </w:r>
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9DBF1748"/>
+    <w:nsid w:val="5D27091E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>