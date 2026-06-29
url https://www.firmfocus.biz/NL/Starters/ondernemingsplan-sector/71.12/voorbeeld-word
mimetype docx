--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: ingenieurs en overig technisch ontwerp en advies (SBI 71.12) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: ingenieurs en overig technisch ontwerp en advies (SBI 71.12) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector van ingenieurs en overig technisch ontwerp en advies omvat bedrijven die zich bezighouden met het ontwerpen, ontwikkelen en adviseren van technische projecten. Deze ondernemingen leveren diensten zoals bouwtechnische ontwerpen, infrastructuurplanning en milieutechnische adviezen. Hun expertise wordt ingezet in diverse industrieën, waaronder de bouw, infrastructuur, energie en milieubeheer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klanten in deze sector variëren van overheidsinstellingen en grote bedrijven tot kleinere particuliere opdrachtgevers. Ingenieursbureaus werken vaak samen met architecten, aannemers en projectontwikkelaars om complexe technische uitdagingen op te lossen en duurzame oplossingen te bieden. De focus ligt op het leveren van kwalitatief hoogwaardige diensten die voldoen aan de specifieke behoeften van elke klant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en wordt beïnvloed door technologische vooruitgang, veranderende wetgeving en de groeiende vraag naar duurzame en milieuvriendelijke oplossingen. Ondernemingen moeten zich voortdurend aanpassen aan nieuwe normen en trends om concurrerend te blijven. Innovatie in technologieën zoals BIM (Building Information Modeling) en de toenemende digitalisering spelen een cruciale rol in het efficiënt en effectief uitvoeren van projecten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 67.6% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 69.4% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5B161F91"/>
+    <w:nsid w:val="2F0FE273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>