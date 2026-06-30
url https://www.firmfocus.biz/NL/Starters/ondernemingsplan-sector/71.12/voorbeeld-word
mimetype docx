--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2F0FE273"/>
+    <w:nsid w:val="E3BBA1D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>