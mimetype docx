--- v2 (2026-06-30)
+++ v3 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: ingenieurs en overig technisch ontwerp en advies (SBI 71.12) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: ingenieurs en overig technisch ontwerp en advies (SBI 71.12) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector van ingenieurs en overig technisch ontwerp en advies omvat bedrijven die zich bezighouden met het ontwerpen, ontwikkelen en adviseren van technische projecten. Deze ondernemingen leveren diensten zoals bouwtechnische ontwerpen, infrastructuurplanning en milieutechnische adviezen. Hun expertise wordt ingezet in diverse industrieën, waaronder de bouw, infrastructuur, energie en milieubeheer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klanten in deze sector variëren van overheidsinstellingen en grote bedrijven tot kleinere particuliere opdrachtgevers. Ingenieursbureaus werken vaak samen met architecten, aannemers en projectontwikkelaars om complexe technische uitdagingen op te lossen en duurzame oplossingen te bieden. De focus ligt op het leveren van kwalitatief hoogwaardige diensten die voldoen aan de specifieke behoeften van elke klant.</w:t>
       </w:r>
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E3BBA1D5"/>
+    <w:nsid w:val="8076A037"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>