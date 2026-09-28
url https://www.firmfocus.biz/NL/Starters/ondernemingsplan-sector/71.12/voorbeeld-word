--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: ingenieurs en overig technisch ontwerp en advies (SBI 71.12) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: ingenieurs en overig technisch ontwerp en advies (SBI 71.12) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector van ingenieurs en overig technisch ontwerp en advies omvat bedrijven die zich bezighouden met het ontwerpen, ontwikkelen en adviseren van technische projecten. Deze ondernemingen leveren diensten zoals bouwtechnische ontwerpen, infrastructuurplanning en milieutechnische adviezen. Hun expertise wordt ingezet in diverse industrieën, waaronder de bouw, infrastructuur, energie en milieubeheer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klanten in deze sector variëren van overheidsinstellingen en grote bedrijven tot kleinere particuliere opdrachtgevers. Ingenieursbureaus werken vaak samen met architecten, aannemers en projectontwikkelaars om complexe technische uitdagingen op te lossen en duurzame oplossingen te bieden. De focus ligt op het leveren van kwalitatief hoogwaardige diensten die voldoen aan de specifieke behoeften van elke klant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en wordt beïnvloed door technologische vooruitgang, veranderende wetgeving en de groeiende vraag naar duurzame en milieuvriendelijke oplossingen. Ondernemingen moeten zich voortdurend aanpassen aan nieuwe normen en trends om concurrerend te blijven. Innovatie in technologieën zoals BIM (Building Information Modeling) en de toenemende digitalisering spelen een cruciale rol in het efficiënt en effectief uitvoeren van projecten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 69.4% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 69.4% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -651,51 +651,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -805,51 +805,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -909,51 +909,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1026,51 +1026,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1096,64 +1096,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8076A037"/>
+    <w:nsid w:val="1C5F0FF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1488,51 +1488,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=71.12" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>