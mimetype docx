--- v0 (2026-06-02)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: reclamebureaus en  handel in advertentieruimte en -tijd (SBI 73.1) · Gegenereerd op 2 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: reclamebureaus en  handel in advertentieruimte en -tijd (SBI 73.1) · Gegenereerd op 18 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van reclamebureaus en handel in advertentieruimte en -tijd helpen bedrijven bij het ontwikkelen en uitvoeren van effectieve reclamecampagnes. Ze bieden diensten aan zoals het ontwerpen van advertenties, het plannen van mediacampagnes en het inkopen van advertentieruimte op diverse platforms zoals televisie, radio, online en printmedia. Deze bedrijven werken vaak in opdracht van verschillende soorten klanten, variërend van kleine lokale bedrijven tot grote multinationals, afhankelijk van hun expertise en netwerk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt waarin deze ondernemingen opereren is dynamisch en competitief. Klanten verwachten meetbare resultaten en een duidelijke return on investment voor hun marketinguitgaven. Dit betekent dat reclamebureaus voortdurend moeten innoveren en zich moeten aanpassen aan veranderende consumententrends en technologische ontwikkelingen. De opkomst van digitale marketing en sociale media heeft bijvoorbeeld geleid tot een verschuiving in hoe advertentiecampagnes worden opgezet en uitgevoerd.</w:t>
       </w:r>
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="82FEC128"/>
+    <w:nsid w:val="C8E41E62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>