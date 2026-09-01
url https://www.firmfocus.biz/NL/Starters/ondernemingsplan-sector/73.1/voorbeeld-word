--- v1 (2026-07-18)
+++ v2 (2026-09-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: reclamebureaus en  handel in advertentieruimte en -tijd (SBI 73.1) · Gegenereerd op 18 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: reclamebureaus en  handel in advertentieruimte en -tijd (SBI 73.1) · Gegenereerd op 1 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van reclamebureaus en handel in advertentieruimte en -tijd helpen bedrijven bij het ontwikkelen en uitvoeren van effectieve reclamecampagnes. Ze bieden diensten aan zoals het ontwerpen van advertenties, het plannen van mediacampagnes en het inkopen van advertentieruimte op diverse platforms zoals televisie, radio, online en printmedia. Deze bedrijven werken vaak in opdracht van verschillende soorten klanten, variërend van kleine lokale bedrijven tot grote multinationals, afhankelijk van hun expertise en netwerk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt waarin deze ondernemingen opereren is dynamisch en competitief. Klanten verwachten meetbare resultaten en een duidelijke return on investment voor hun marketinguitgaven. Dit betekent dat reclamebureaus voortdurend moeten innoveren en zich moeten aanpassen aan veranderende consumententrends en technologische ontwikkelingen. De opkomst van digitale marketing en sociale media heeft bijvoorbeeld geleid tot een verschuiving in hoe advertentiecampagnes worden opgezet en uitgevoerd.</w:t>
       </w:r>
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C8E41E62"/>
+    <w:nsid w:val="AC8D9E5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>