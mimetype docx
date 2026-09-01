--- v2 (2026-09-01)
+++ v3 (2026-09-01)
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AC8D9E5A"/>
+    <w:nsid w:val="0630F3F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>