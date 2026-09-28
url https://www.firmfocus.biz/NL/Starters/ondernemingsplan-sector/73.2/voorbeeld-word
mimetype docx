--- v2 (2026-06-30)
+++ v3 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: markt- en opinieonderzoekbureaus (SBI 73.2) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: markt- en opinieonderzoekbureaus (SBI 73.2) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Markt- en opinieonderzoekbureaus voeren systematische onderzoeken uit om gegevens te verzamelen die inzicht geven in markttendensen, klantvoorkeuren en publieke opinies. Deze bureaus maken gebruik van diverse methoden zoals enquêtes, interviews en focusgroepen om relevante informatie te verkrijgen. De resultaten van deze onderzoeken worden gebruikt door bedrijven om strategische beslissingen te nemen, producten te ontwikkelen of marketingstrategieën aan te passen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klanten van deze bureaus zijn vaak bedrijven die actief zijn in uiteenlopende sectoren zoals retail, technologie en gezondheidszorg. Ook overheden en non-profitorganisaties maken gebruik van hun diensten om beter inzicht te krijgen in maatschappelijke vraagstukken of om beleidsbeslissingen te onderbouwen. Markt- en opinieonderzoekbureaus opereren in een dynamische marktomgeving waar trends snel kunnen veranderen en innovatie in onderzoekstechnieken van groot belang is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In de huidige markt is er een groeiende vraag naar datagestuurde inzichten, waardoor de rol van markt- en opinieonderzoekbureaus steeds belangrijker wordt. Het vermogen om snel en accuraat relevante data te analyseren en te interpreteren is cruciaal. Dit stelt bedrijven en organisaties in staat om beter in te spelen op de behoeften van hun doelgroepen en om concurrerend te blijven in hun respectievelijke markten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 54.9% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 54.9% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -615,51 +615,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -769,51 +769,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -873,51 +873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -990,51 +990,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1060,64 +1060,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="298F495B"/>
+    <w:nsid w:val="7FAA41D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1452,51 +1452,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=73.2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>