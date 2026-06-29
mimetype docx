--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: industrieel ontwerp en vormgeving, fotografie, vertaling en overige consultancy (SBI 74) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: industrieel ontwerp en vormgeving, fotografie, vertaling en overige consultancy (SBI 74) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van industrieel ontwerp en vormgeving, fotografie, vertaling en overige consultancy bieden een breed scala aan diensten die variëren van het ontwerpen van producten en visuele communicatie tot het leveren van specialistische adviezen en vertalingen. Deze bedrijven richten zich op het verbeteren van de esthetische, functionele en communicatieve aspecten van producten en diensten voor hun klanten. Klanten variëren van kleine tot middelgrote bedrijven tot grote multinationals die behoefte hebben aan maatwerkoplossingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en wordt beïnvloed door technologische innovaties en veranderende klantbehoeften. Er is een groeiende vraag naar duurzame en efficiënte ontwerpen, evenals naar digitale transformatie en internationalisering die vertaaldiensten en culturele consultancy vereisen. Ondernemingen moeten zich aanpassen aan deze trends en flexibel blijven om aan de verwachtingen van hun klanten te voldoen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemers in deze sector moeten zich bewust zijn van de noodzaak om zich te onderscheiden door middel van kwaliteit en betrouwbaarheid. Het succes van deze ondernemingen hangt vaak af van hun vermogen om sterke, langdurige relaties met klanten op te bouwen en te onderhouden, waarbij ze hun expertise inzetten om klanten te helpen hun strategische doelen te bereiken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 65.6% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 63.6% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="39AC12F5"/>
+    <w:nsid w:val="1D95DD72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>