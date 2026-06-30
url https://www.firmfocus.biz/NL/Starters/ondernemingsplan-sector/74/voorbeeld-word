--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1D95DD72"/>
+    <w:nsid w:val="5FFE8BF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>