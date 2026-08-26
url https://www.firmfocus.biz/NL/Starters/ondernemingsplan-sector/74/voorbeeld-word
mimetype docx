--- v2 (2026-06-30)
+++ v3 (2026-08-26)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: industrieel ontwerp en vormgeving, fotografie, vertaling en overige consultancy (SBI 74) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: industrieel ontwerp en vormgeving, fotografie, vertaling en overige consultancy (SBI 74) · Gegenereerd op 26 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van industrieel ontwerp en vormgeving, fotografie, vertaling en overige consultancy bieden een breed scala aan diensten die variëren van het ontwerpen van producten en visuele communicatie tot het leveren van specialistische adviezen en vertalingen. Deze bedrijven richten zich op het verbeteren van de esthetische, functionele en communicatieve aspecten van producten en diensten voor hun klanten. Klanten variëren van kleine tot middelgrote bedrijven tot grote multinationals die behoefte hebben aan maatwerkoplossingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en wordt beïnvloed door technologische innovaties en veranderende klantbehoeften. Er is een groeiende vraag naar duurzame en efficiënte ontwerpen, evenals naar digitale transformatie en internationalisering die vertaaldiensten en culturele consultancy vereisen. Ondernemingen moeten zich aanpassen aan deze trends en flexibel blijven om aan de verwachtingen van hun klanten te voldoen.</w:t>
       </w:r>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5FFE8BF8"/>
+    <w:nsid w:val="787D5F4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>