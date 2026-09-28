--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: veterinaire dienstverlening (SBI 75) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: veterinaire dienstverlening (SBI 75) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Veterinaire dienstverlening omvat een breed scala aan activiteiten gericht op de gezondheid en het welzijn van dieren. Dit omvat zowel preventieve zorg zoals vaccinaties en gezondheidschecks, als curatieve behandelingen bij ziekte of letsel. Daarnaast bieden veel praktijken ook gespecialiseerde diensten aan zoals chirurgie, tandheelkunde en voedingsadvies. De sector bedient een diverse klantenkring, variërend van individuele huisdiereigenaren tot grotere veehouderijen en dierentuinen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor veterinaire dienstverlening kenmerkt zich door een toenemende vraag naar hoogwaardige diergeneeskundige zorg. Dit is mede gedreven door de groeiende aandacht voor dierenwelzijn en de bereidheid van eigenaren om te investeren in de gezondheid van hun dieren. Daarnaast spelen technologische ontwikkelingen een belangrijke rol, met de opkomst van nieuwe diagnostische technieken en digitale gezondheidsplatforms die de sector verder transformeren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in deze sector opereren vaak in een competitieve markt waarin klanttevredenheid en vertrouwensrelaties met cliënten cruciaal zijn. Het is voor dierenartsen essentieel om zowel hun medische expertise als hun klantgerichtheid voortdurend te ontwikkelen en aan te passen aan de veranderende behoeften van hun klanten en de markt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 71.8% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 71.8% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -615,51 +615,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -769,51 +769,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -873,51 +873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -990,51 +990,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1060,64 +1060,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D3262F29"/>
+    <w:nsid w:val="AA5723ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1452,51 +1452,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=75" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>