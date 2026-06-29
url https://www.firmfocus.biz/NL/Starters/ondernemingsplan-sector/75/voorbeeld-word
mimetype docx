--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: veterinaire dienstverlening (SBI 75) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: veterinaire dienstverlening (SBI 75) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Veterinaire dienstverlening omvat een breed scala aan activiteiten gericht op de gezondheid en het welzijn van dieren. Dit omvat zowel preventieve zorg zoals vaccinaties en gezondheidschecks, als curatieve behandelingen bij ziekte of letsel. Daarnaast bieden veel praktijken ook gespecialiseerde diensten aan zoals chirurgie, tandheelkunde en voedingsadvies. De sector bedient een diverse klantenkring, variërend van individuele huisdiereigenaren tot grotere veehouderijen en dierentuinen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor veterinaire dienstverlening kenmerkt zich door een toenemende vraag naar hoogwaardige diergeneeskundige zorg. Dit is mede gedreven door de groeiende aandacht voor dierenwelzijn en de bereidheid van eigenaren om te investeren in de gezondheid van hun dieren. Daarnaast spelen technologische ontwikkelingen een belangrijke rol, met de opkomst van nieuwe diagnostische technieken en digitale gezondheidsplatforms die de sector verder transformeren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in deze sector opereren vaak in een competitieve markt waarin klanttevredenheid en vertrouwensrelaties met cliënten cruciaal zijn. Het is voor dierenartsen essentieel om zowel hun medische expertise als hun klantgerichtheid voortdurend te ontwikkelen en aan te passen aan de veranderende behoeften van hun klanten en de markt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 71.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 71.8% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CCB544C6"/>
+    <w:nsid w:val="37DBEF8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>