--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="37DBEF8E"/>
+    <w:nsid w:val="A8BBC33B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>