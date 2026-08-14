--- v2 (2026-06-30)
+++ v3 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: veterinaire dienstverlening (SBI 75) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: veterinaire dienstverlening (SBI 75) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Veterinaire dienstverlening omvat een breed scala aan activiteiten gericht op de gezondheid en het welzijn van dieren. Dit omvat zowel preventieve zorg zoals vaccinaties en gezondheidschecks, als curatieve behandelingen bij ziekte of letsel. Daarnaast bieden veel praktijken ook gespecialiseerde diensten aan zoals chirurgie, tandheelkunde en voedingsadvies. De sector bedient een diverse klantenkring, variërend van individuele huisdiereigenaren tot grotere veehouderijen en dierentuinen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor veterinaire dienstverlening kenmerkt zich door een toenemende vraag naar hoogwaardige diergeneeskundige zorg. Dit is mede gedreven door de groeiende aandacht voor dierenwelzijn en de bereidheid van eigenaren om te investeren in de gezondheid van hun dieren. Daarnaast spelen technologische ontwikkelingen een belangrijke rol, met de opkomst van nieuwe diagnostische technieken en digitale gezondheidsplatforms die de sector verder transformeren.</w:t>
       </w:r>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A8BBC33B"/>
+    <w:nsid w:val="D3262F29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>