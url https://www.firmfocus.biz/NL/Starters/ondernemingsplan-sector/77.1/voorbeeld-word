--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: verhuur en lease van auto's (SBI 77.1) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: verhuur en lease van auto's (SBI 77.1) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector verhuur en lease van auto's richt zich op het beschikbaar stellen van voertuigen voor tijdelijk gebruik aan zowel particulieren als bedrijven. Deze ondernemingen bieden een scala aan diensten, variërend van kortetermijnverhuur voor vakanties en speciale gelegenheden tot langetermijnleasecontracten voor bedrijfsvloten. De focus ligt op het voldoen aan de mobiliteitsbehoeften van klanten zonder de verplichtingen van eigendom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor autoverhuur en -lease is dynamisch en competitief. Ondernemingen in deze sector opereren vaak in stedelijke gebieden en luchthavens, waar de vraag naar flexibele vervoersoplossingen hoog is. De marktomgeving wordt beïnvloed door factoren zoals economische omstandigheden, brandstofprijzen en technologische ontwikkelingen zoals elektrische voertuigen en telematica. Klanten verwachten gemak, betrouwbaarheid en kostenefficiëntie, wat de noodzaak voor een sterke klantenservice en een goed onderhouden wagenpark benadrukt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In de sector zijn er tevens uitdagingen zoals de toenemende vraag naar duurzaamheid en de impact van regelgeving op emissies. Bedrijven moeten zich aanpassen aan deze veranderingen door te investeren in schonere voertuigen en innovatieve technologieën. Het vermogen om zich aan te passen aan veranderende klantbehoeften en marktomstandigheden is cruciaal voor succes in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 62.9% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 62.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0C6A769F"/>
+    <w:nsid w:val="01081E85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>