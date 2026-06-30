--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="01081E85"/>
+    <w:nsid w:val="7F4FC275"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>