--- v2 (2026-06-30)
+++ v3 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: verhuur en lease van auto's (SBI 77.1) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: verhuur en lease van auto's (SBI 77.1) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector verhuur en lease van auto's richt zich op het beschikbaar stellen van voertuigen voor tijdelijk gebruik aan zowel particulieren als bedrijven. Deze ondernemingen bieden een scala aan diensten, variërend van kortetermijnverhuur voor vakanties en speciale gelegenheden tot langetermijnleasecontracten voor bedrijfsvloten. De focus ligt op het voldoen aan de mobiliteitsbehoeften van klanten zonder de verplichtingen van eigendom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor autoverhuur en -lease is dynamisch en competitief. Ondernemingen in deze sector opereren vaak in stedelijke gebieden en luchthavens, waar de vraag naar flexibele vervoersoplossingen hoog is. De marktomgeving wordt beïnvloed door factoren zoals economische omstandigheden, brandstofprijzen en technologische ontwikkelingen zoals elektrische voertuigen en telematica. Klanten verwachten gemak, betrouwbaarheid en kostenefficiëntie, wat de noodzaak voor een sterke klantenservice en een goed onderhouden wagenpark benadrukt.</w:t>
       </w:r>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7F4FC275"/>
+    <w:nsid w:val="98CF561E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>