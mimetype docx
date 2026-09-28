--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: verhuur en lease van auto's (SBI 77.1) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: verhuur en lease van auto's (SBI 77.1) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector verhuur en lease van auto's richt zich op het beschikbaar stellen van voertuigen voor tijdelijk gebruik aan zowel particulieren als bedrijven. Deze ondernemingen bieden een scala aan diensten, variërend van kortetermijnverhuur voor vakanties en speciale gelegenheden tot langetermijnleasecontracten voor bedrijfsvloten. De focus ligt op het voldoen aan de mobiliteitsbehoeften van klanten zonder de verplichtingen van eigendom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor autoverhuur en -lease is dynamisch en competitief. Ondernemingen in deze sector opereren vaak in stedelijke gebieden en luchthavens, waar de vraag naar flexibele vervoersoplossingen hoog is. De marktomgeving wordt beïnvloed door factoren zoals economische omstandigheden, brandstofprijzen en technologische ontwikkelingen zoals elektrische voertuigen en telematica. Klanten verwachten gemak, betrouwbaarheid en kostenefficiëntie, wat de noodzaak voor een sterke klantenservice en een goed onderhouden wagenpark benadrukt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In de sector zijn er tevens uitdagingen zoals de toenemende vraag naar duurzaamheid en de impact van regelgeving op emissies. Bedrijven moeten zich aanpassen aan deze veranderingen door te investeren in schonere voertuigen en innovatieve technologieën. Het vermogen om zich aan te passen aan veranderende klantbehoeften en marktomstandigheden is cruciaal voor succes in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 62.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 62.3% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -639,51 +639,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -793,51 +793,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -897,51 +897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1014,51 +1014,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1084,64 +1084,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="98CF561E"/>
+    <w:nsid w:val="C779CE8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1476,51 +1476,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=77.1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>