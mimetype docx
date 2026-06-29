--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: verhuur en lease van auto's, consumentenartikelen, machines en overige roerende goederen (SBI 77) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: verhuur en lease van auto's, consumentenartikelen, machines en overige roerende goederen (SBI 77) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector verhuur en lease van auto's, consumentenartikelen, machines en overige roerende goederen bieden een breed scala aan producten aan voor zowel particuliere als zakelijke klanten. Deze bedrijven richten zich op het tijdelijk ter beschikking stellen van goederen zonder dat de klant deze hoeft aan te schaffen. Dit biedt flexibiliteit en kostenbesparing voor klanten die geen behoefte hebben aan langdurig eigendom van deze goederen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor verhuur en lease is dynamisch en wordt beïnvloed door factoren zoals economische omstandigheden, technologische ontwikkelingen en veranderende klantbehoeften. Bedrijven in deze sector moeten inspelen op trends zoals de opkomst van deelplatformen en de toenemende vraag naar duurzame en energiezuinige producten. Door zich aan te passen aan deze veranderingen, kunnen zij concurrerend blijven en inspelen op de behoeften van een diverse klantenkring.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klanten in deze sector variëren van particulieren die tijdelijke behoeften hebben, zoals voor vakantieauto's of gereedschap, tot bedrijven die machines en apparatuur nodig hebben voor specifieke projecten. De sector biedt ook oplossingen voor klanten die wensen te profiteren van de nieuwste technologieën zonder te investeren in eigendom, zoals bij het leasen van bedrijfsauto's en IT-apparatuur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 65.0% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 66.1% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0630B9B8"/>
+    <w:nsid w:val="5AAC2CCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>