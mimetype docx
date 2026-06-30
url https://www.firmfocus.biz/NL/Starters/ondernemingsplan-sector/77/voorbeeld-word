--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5AAC2CCF"/>
+    <w:nsid w:val="4CD455CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>