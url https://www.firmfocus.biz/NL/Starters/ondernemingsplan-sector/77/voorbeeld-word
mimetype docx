--- v2 (2026-06-30)
+++ v3 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: verhuur en lease van auto's, consumentenartikelen, machines en overige roerende goederen (SBI 77) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: verhuur en lease van auto's, consumentenartikelen, machines en overige roerende goederen (SBI 77) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector verhuur en lease van auto's, consumentenartikelen, machines en overige roerende goederen bieden een breed scala aan producten aan voor zowel particuliere als zakelijke klanten. Deze bedrijven richten zich op het tijdelijk ter beschikking stellen van goederen zonder dat de klant deze hoeft aan te schaffen. Dit biedt flexibiliteit en kostenbesparing voor klanten die geen behoefte hebben aan langdurig eigendom van deze goederen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor verhuur en lease is dynamisch en wordt beïnvloed door factoren zoals economische omstandigheden, technologische ontwikkelingen en veranderende klantbehoeften. Bedrijven in deze sector moeten inspelen op trends zoals de opkomst van deelplatformen en de toenemende vraag naar duurzame en energiezuinige producten. Door zich aan te passen aan deze veranderingen, kunnen zij concurrerend blijven en inspelen op de behoeften van een diverse klantenkring.</w:t>
       </w:r>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4CD455CF"/>
+    <w:nsid w:val="3883896C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>