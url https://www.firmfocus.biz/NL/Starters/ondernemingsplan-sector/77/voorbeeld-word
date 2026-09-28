--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: verhuur en lease van auto's, consumentenartikelen, machines en overige roerende goederen (SBI 77) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: verhuur en lease van auto's, consumentenartikelen, machines en overige roerende goederen (SBI 77) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector verhuur en lease van auto's, consumentenartikelen, machines en overige roerende goederen bieden een breed scala aan producten aan voor zowel particuliere als zakelijke klanten. Deze bedrijven richten zich op het tijdelijk ter beschikking stellen van goederen zonder dat de klant deze hoeft aan te schaffen. Dit biedt flexibiliteit en kostenbesparing voor klanten die geen behoefte hebben aan langdurig eigendom van deze goederen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor verhuur en lease is dynamisch en wordt beïnvloed door factoren zoals economische omstandigheden, technologische ontwikkelingen en veranderende klantbehoeften. Bedrijven in deze sector moeten inspelen op trends zoals de opkomst van deelplatformen en de toenemende vraag naar duurzame en energiezuinige producten. Door zich aan te passen aan deze veranderingen, kunnen zij concurrerend blijven en inspelen op de behoeften van een diverse klantenkring.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klanten in deze sector variëren van particulieren die tijdelijke behoeften hebben, zoals voor vakantieauto's of gereedschap, tot bedrijven die machines en apparatuur nodig hebben voor specifieke projecten. De sector biedt ook oplossingen voor klanten die wensen te profiteren van de nieuwste technologieën zonder te investeren in eigendom, zoals bij het leasen van bedrijfsauto's en IT-apparatuur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 66.1% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 66.1% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -603,51 +603,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -757,51 +757,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -861,51 +861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -978,51 +978,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1048,64 +1048,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3883896C"/>
+    <w:nsid w:val="B5BCCFF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1440,51 +1440,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=77" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>