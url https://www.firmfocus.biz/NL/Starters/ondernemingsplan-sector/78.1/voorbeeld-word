--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: arbeidsbemiddeling (SBI 78.1) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: arbeidsbemiddeling (SBI 78.1) · Gegenereerd op 29 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de arbeidsbemiddelingssector richten zich op het verbinden van werkzoekenden met werkgevers. Dit gebeurt door het aanbieden van diensten zoals werving en selectie, uitzenden, detacheren en het organiseren van tijdelijke werkcontracten. De bedrijven in deze sector variëren van kleine, gespecialiseerde bureaus tot grote, landelijke opererende organisaties. Ze bedienen een breed scala aan sectoren, van de gezondheidszorg tot de techniek en van administratieve functies tot IT-rollen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor arbeidsbemiddeling is dynamisch en wordt beïnvloed door economische fluctuaties, wet- en regelgeving en technologische ontwikkelingen. Flexibiliteit is een belangrijke factor voor succes, aangezien de vraag naar personeel kan variëren afhankelijk van seizoensgebonden trends en economische omstandigheden. Daarnaast speelt digitalisering een steeds grotere rol in de manier waarop kandidaten worden geworven en gematcht met vacatures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbeidsbemiddelingsbedrijven opereren in een competitieve markt waarbij het belangrijk is om zich te onderscheiden door middel van gespecialiseerde kennis van specifieke sectoren of door het aanbieden van aanvullende diensten, zoals loopbaanbegeleiding of scholing. Het vermogen om snel te reageren op veranderingen in de arbeidsmarkt is cruciaal voor het behoud van een concurrerende positie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 44.8% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 46.9% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="76242C97"/>
+    <w:nsid w:val="A4540128"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>