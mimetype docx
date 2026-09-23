--- v1 (2026-06-29)
+++ v2 (2026-09-23)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: arbeidsbemiddeling (SBI 78.1) · Gegenereerd op 29 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: arbeidsbemiddeling (SBI 78.1) · Gegenereerd op 23 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de arbeidsbemiddelingssector richten zich op het verbinden van werkzoekenden met werkgevers. Dit gebeurt door het aanbieden van diensten zoals werving en selectie, uitzenden, detacheren en het organiseren van tijdelijke werkcontracten. De bedrijven in deze sector variëren van kleine, gespecialiseerde bureaus tot grote, landelijke opererende organisaties. Ze bedienen een breed scala aan sectoren, van de gezondheidszorg tot de techniek en van administratieve functies tot IT-rollen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor arbeidsbemiddeling is dynamisch en wordt beïnvloed door economische fluctuaties, wet- en regelgeving en technologische ontwikkelingen. Flexibiliteit is een belangrijke factor voor succes, aangezien de vraag naar personeel kan variëren afhankelijk van seizoensgebonden trends en economische omstandigheden. Daarnaast speelt digitalisering een steeds grotere rol in de manier waarop kandidaten worden geworven en gematcht met vacatures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbeidsbemiddelingsbedrijven opereren in een competitieve markt waarbij het belangrijk is om zich te onderscheiden door middel van gespecialiseerde kennis van specifieke sectoren of door het aanbieden van aanvullende diensten, zoals loopbaanbegeleiding of scholing. Het vermogen om snel te reageren op veranderingen in de arbeidsmarkt is cruciaal voor het behoud van een concurrerende positie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 46.9% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 46.9% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -627,51 +627,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -781,51 +781,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -885,51 +885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1002,51 +1002,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1072,64 +1072,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A4540128"/>
+    <w:nsid w:val="16A76AD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1464,51 +1464,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=78.1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>