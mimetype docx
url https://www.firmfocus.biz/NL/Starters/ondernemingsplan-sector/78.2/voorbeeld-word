--- v1 (2026-07-23)
+++ v2 (2026-10-21)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: uitzendbureaus, uitleenbureaus en banenpools (SBI 78.2) · Gegenereerd op 23 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: uitzendbureaus, uitleenbureaus en banenpools (SBI 78.2) · Gegenereerd op 21 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van uitzendbureaus, uitleenbureaus en banenpools richten zich op het verbinden van werkzoekenden met tijdelijke of permanente functies bij bedrijven. Zij fungeren als intermediairs, waarbij zij zowel de belangen van de werkzoekenden als die van de werkgevers behartigen. Deze bureaus bieden een scala aan diensten, zoals werving, selectie, payrolling en het beheren van contracten. Ze spelen een cruciale rol in het flexibiliseren van de arbeidsmarkt en het verlagen van de werkloosheid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De doelgroep van deze sector bestaat uit een breed scala aan bedrijven, variërend van kleine ondernemingen tot multinationals, die behoefte hebben aan tijdelijke of gespecialiseerde arbeidskrachten. Daarnaast richten deze bureaus zich op werkzoekenden die op zoek zijn naar tijdelijke werkervaring, een carrièreswitch of flexibele werkuren. De marktomgeving waarin zij opereren, wordt gekenmerkt door een hoge mate van concurrentie en voortdurende veranderingen in wet- en regelgeving, zoals de Wet Arbeidsmarkt in Balans.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in deze sector moeten zich continu aanpassen aan de eisen van de markt en de verwachtingen van hun klanten. Dit vraagt om een goede kennis van de arbeidsmarkt en een sterk netwerk van zowel werkgevers als werkzoekenden. Het vermogen om snel te reageren op veranderingen en het bieden van maatwerkoplossingen zijn essentieel voor succes in deze dynamische omgeving.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 78.1% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 78.1% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -663,51 +663,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -817,51 +817,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -921,51 +921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1038,51 +1038,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1108,64 +1108,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1221,51 +1221,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FAE00131"/>
+    <w:nsid w:val="7E3D4303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1500,51 +1500,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=78.2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>