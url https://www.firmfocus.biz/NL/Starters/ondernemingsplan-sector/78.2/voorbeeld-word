--- v0 (2026-06-05)
+++ v1 (2026-07-23)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: uitzendbureaus, uitleenbureaus en banenpools (SBI 78.2) · Gegenereerd op 5 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: uitzendbureaus, uitleenbureaus en banenpools (SBI 78.2) · Gegenereerd op 23 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van uitzendbureaus, uitleenbureaus en banenpools richten zich op het verbinden van werkzoekenden met tijdelijke of permanente functies bij bedrijven. Zij fungeren als intermediairs, waarbij zij zowel de belangen van de werkzoekenden als die van de werkgevers behartigen. Deze bureaus bieden een scala aan diensten, zoals werving, selectie, payrolling en het beheren van contracten. Ze spelen een cruciale rol in het flexibiliseren van de arbeidsmarkt en het verlagen van de werkloosheid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De doelgroep van deze sector bestaat uit een breed scala aan bedrijven, variërend van kleine ondernemingen tot multinationals, die behoefte hebben aan tijdelijke of gespecialiseerde arbeidskrachten. Daarnaast richten deze bureaus zich op werkzoekenden die op zoek zijn naar tijdelijke werkervaring, een carrièreswitch of flexibele werkuren. De marktomgeving waarin zij opereren, wordt gekenmerkt door een hoge mate van concurrentie en voortdurende veranderingen in wet- en regelgeving, zoals de Wet Arbeidsmarkt in Balans.</w:t>
       </w:r>
@@ -1221,51 +1221,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D7F5A0F1"/>
+    <w:nsid w:val="FAE00131"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>