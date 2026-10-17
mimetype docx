--- v2 (2026-09-01)
+++ v3 (2026-10-17)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: reisorganisatie (SBI 79.12) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: reisorganisatie (SBI 79.12) · Gegenereerd op 17 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de reisorganisatie sector houden zich bezig met het plannen, organiseren en verkopen van reizen en vakanties. Deze bedrijven functioneren als tussenpersonen tussen klanten en aanbieders van reisgerelateerde diensten zoals luchtvaartmaatschappijen, hotels en autoverhuurbedrijven. Ze ontwerpen reisroutes, boeken accommodaties en transport, en bieden advies over bestemmingen en activiteiten. Het doel is om klanten een zorgeloze en op maat gemaakte reiservaring te bieden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van reisorganisaties varieert van individuele reizigers en gezinnen tot zakelijke klanten en groepen. Ze bedienen zowel de binnenlandse als de internationale markt, waarbij de focus kan liggen op vakantiegangers, zakenreizigers of nichemarkten zoals avontuurlijke reizen of culturele tours. Het succes van deze ondernemingen hangt vaak af van hun vermogen om klanttevredenheid te waarborgen en relaties met leveranciers te onderhouden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving waarin reisorganisaties opereren is dynamisch en onderhevig aan veranderingen door factoren zoals economische schommelingen, technologische vooruitgang en geopolitieke ontwikkelingen. Concurrentie is sterk, zowel van traditionele reisbureaus als van online platforms. Flexibiliteit, aanpassingsvermogen en een goed begrip van klantbehoeften zijn essentieel voor het behouden van een concurrentievoordeel in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 17.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 17.3% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -603,51 +603,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -757,51 +757,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -861,51 +861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -978,51 +978,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1048,64 +1048,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6BC786BC"/>
+    <w:nsid w:val="F3F8AFC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1440,51 +1440,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=79.12" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>