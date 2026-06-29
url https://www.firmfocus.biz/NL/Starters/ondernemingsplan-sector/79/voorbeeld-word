--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: reisbemiddeling, reisorganisatie, toeristische informatie en reserveringsbureaus (SBI 79) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: reisbemiddeling, reisorganisatie, toeristische informatie en reserveringsbureaus (SBI 79) · Gegenereerd op 29 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen binnen de reis- en toerismesector houden zich bezig met het organiseren en aanbieden van reisdiensten, zoals reisbemiddeling, het opstellen van reisprogramma's en het verstrekken van toeristische informatie. Deze bedrijven dienen als tussenpersoon tussen de reiziger en verschillende dienstverleners, waaronder luchtvaartmaatschappijen, hotels en lokale gidsen. Het doel is om reizigers een zorgeloze en goed georganiseerde ervaring te bieden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De doelgroep voor deze sector is divers en omvat zowel individuele reizigers als groepen, variërend van vakantiegangers tot zakenreizigers. De markt is dynamisch en afhankelijk van factoren zoals seizoensgebonden vraag, economische omstandigheden en veranderende reisvoorkeuren van consumenten. Digitale technologie speelt een steeds grotere rol, met online boekingen en digitale marketingstrategieën die essentieel zijn voor succes.</w:t>
       </w:r>
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="098F92A4"/>
+    <w:nsid w:val="6365EC7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>