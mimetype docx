--- v1 (2026-06-29)
+++ v2 (2026-08-13)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: reisbemiddeling, reisorganisatie, toeristische informatie en reserveringsbureaus (SBI 79) · Gegenereerd op 29 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: reisbemiddeling, reisorganisatie, toeristische informatie en reserveringsbureaus (SBI 79) · Gegenereerd op 13 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen binnen de reis- en toerismesector houden zich bezig met het organiseren en aanbieden van reisdiensten, zoals reisbemiddeling, het opstellen van reisprogramma's en het verstrekken van toeristische informatie. Deze bedrijven dienen als tussenpersoon tussen de reiziger en verschillende dienstverleners, waaronder luchtvaartmaatschappijen, hotels en lokale gidsen. Het doel is om reizigers een zorgeloze en goed georganiseerde ervaring te bieden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De doelgroep voor deze sector is divers en omvat zowel individuele reizigers als groepen, variërend van vakantiegangers tot zakenreizigers. De markt is dynamisch en afhankelijk van factoren zoals seizoensgebonden vraag, economische omstandigheden en veranderende reisvoorkeuren van consumenten. Digitale technologie speelt een steeds grotere rol, met online boekingen en digitale marketingstrategieën die essentieel zijn voor succes.</w:t>
       </w:r>
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6365EC7C"/>
+    <w:nsid w:val="8C5B9975"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>