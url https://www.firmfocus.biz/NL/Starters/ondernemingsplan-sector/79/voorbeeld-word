--- v2 (2026-08-13)
+++ v3 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: reisbemiddeling, reisorganisatie, toeristische informatie en reserveringsbureaus (SBI 79) · Gegenereerd op 13 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: reisbemiddeling, reisorganisatie, toeristische informatie en reserveringsbureaus (SBI 79) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen binnen de reis- en toerismesector houden zich bezig met het organiseren en aanbieden van reisdiensten, zoals reisbemiddeling, het opstellen van reisprogramma's en het verstrekken van toeristische informatie. Deze bedrijven dienen als tussenpersoon tussen de reiziger en verschillende dienstverleners, waaronder luchtvaartmaatschappijen, hotels en lokale gidsen. Het doel is om reizigers een zorgeloze en goed georganiseerde ervaring te bieden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De doelgroep voor deze sector is divers en omvat zowel individuele reizigers als groepen, variërend van vakantiegangers tot zakenreizigers. De markt is dynamisch en afhankelijk van factoren zoals seizoensgebonden vraag, economische omstandigheden en veranderende reisvoorkeuren van consumenten. Digitale technologie speelt een steeds grotere rol, met online boekingen en digitale marketingstrategieën die essentieel zijn voor succes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De concurrentie in deze sector is aanzienlijk, met spelers variërend van grote reisorganisaties tot kleine gespecialiseerde bureaus. Het vermogen om zich aan te passen aan veranderende marktomstandigheden en klantbehoeften is cruciaal voor het behoud van een concurrentievoordeel. Innovatie in reisaanbod en een hoge mate van klantenservice zijn belangrijke factoren die bijdragen aan het onderscheidend vermogen van een onderneming in deze branche.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 41.0% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 41.0% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -651,51 +651,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -805,51 +805,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -909,51 +909,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1026,51 +1026,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1096,64 +1096,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8C5B9975"/>
+    <w:nsid w:val="9E3C166B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1488,51 +1488,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=79" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>