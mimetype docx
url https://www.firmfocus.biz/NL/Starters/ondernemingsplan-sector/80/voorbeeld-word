--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: beveiliging en opsporing (SBI 80) · Gegenereerd op 31 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: beveiliging en opsporing (SBI 80) · Gegenereerd op 18 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector beveiliging en opsporing richt zich op het beschermen van mensen, eigendommen en informatie tegen diverse dreigingen. Bedrijven in deze sector leveren diensten zoals beveiligingsadvies, bewakingsdiensten, alarmopvolging en opsporingsactiviteiten. De focus ligt op het voorkomen van criminaliteit en het bieden van gemoedsrust aan klanten. Deze ondernemingen werken vaak samen met zowel particuliere als zakelijke klanten, waaronder winkelketens, kantoren, industriële complexen en evenementenorganisaties.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor beveiliging en opsporing is dynamisch en wordt beïnvloed door technologische ontwikkelingen en veranderende veiligheidsbehoeften. Ondernemingen moeten zich aanpassen aan nieuwe bedreigingen zoals cybercriminaliteit en gebruik maken van geavanceerde technologieën zoals bewakingscamera's, toegangscontrolesystemen en databeveiliging. De sector heeft te maken met strikte regelgeving en certificeringseisen, wat zorgt voor een hoge standaard in de dienstverlening.</w:t>
       </w:r>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AD93F039"/>
+    <w:nsid w:val="E53B13A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>