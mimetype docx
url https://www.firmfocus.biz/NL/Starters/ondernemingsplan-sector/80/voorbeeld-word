--- v1 (2026-07-18)
+++ v2 (2026-09-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: beveiliging en opsporing (SBI 80) · Gegenereerd op 18 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: beveiliging en opsporing (SBI 80) · Gegenereerd op 1 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector beveiliging en opsporing richt zich op het beschermen van mensen, eigendommen en informatie tegen diverse dreigingen. Bedrijven in deze sector leveren diensten zoals beveiligingsadvies, bewakingsdiensten, alarmopvolging en opsporingsactiviteiten. De focus ligt op het voorkomen van criminaliteit en het bieden van gemoedsrust aan klanten. Deze ondernemingen werken vaak samen met zowel particuliere als zakelijke klanten, waaronder winkelketens, kantoren, industriële complexen en evenementenorganisaties.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor beveiliging en opsporing is dynamisch en wordt beïnvloed door technologische ontwikkelingen en veranderende veiligheidsbehoeften. Ondernemingen moeten zich aanpassen aan nieuwe bedreigingen zoals cybercriminaliteit en gebruik maken van geavanceerde technologieën zoals bewakingscamera's, toegangscontrolesystemen en databeveiliging. De sector heeft te maken met strikte regelgeving en certificeringseisen, wat zorgt voor een hoge standaard in de dienstverlening.</w:t>
       </w:r>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E53B13A5"/>
+    <w:nsid w:val="9813435F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>