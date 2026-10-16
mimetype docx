--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: beveiliging en opsporing (SBI 80) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: beveiliging en opsporing (SBI 80) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector beveiliging en opsporing richt zich op het beschermen van mensen, eigendommen en informatie tegen diverse dreigingen. Bedrijven in deze sector leveren diensten zoals beveiligingsadvies, bewakingsdiensten, alarmopvolging en opsporingsactiviteiten. De focus ligt op het voorkomen van criminaliteit en het bieden van gemoedsrust aan klanten. Deze ondernemingen werken vaak samen met zowel particuliere als zakelijke klanten, waaronder winkelketens, kantoren, industriële complexen en evenementenorganisaties.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor beveiliging en opsporing is dynamisch en wordt beïnvloed door technologische ontwikkelingen en veranderende veiligheidsbehoeften. Ondernemingen moeten zich aanpassen aan nieuwe bedreigingen zoals cybercriminaliteit en gebruik maken van geavanceerde technologieën zoals bewakingscamera's, toegangscontrolesystemen en databeveiliging. De sector heeft te maken met strikte regelgeving en certificeringseisen, wat zorgt voor een hoge standaard in de dienstverlening.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De vraag naar beveiligings- en opsporingsdiensten blijft groeien door toenemende veiligheidsrisico's en een grotere bewustwording van het belang van beveiliging. Dit biedt kansen voor bedrijven om hun dienstenportfolio uit te breiden en in te spelen op de specifieke behoeften van hun klanten. Ondernemingen die investeren in technologie en klantgerichte oplossingen kunnen zich onderscheiden in deze competitieve markt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 83.2% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 83.2% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -615,51 +615,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -769,51 +769,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -873,51 +873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -990,51 +990,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1060,64 +1060,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9813435F"/>
+    <w:nsid w:val="EBE2B013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1452,51 +1452,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=80" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>