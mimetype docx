--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: reiniging (SBI 81.2) · Gegenereerd op 31 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: reiniging (SBI 81.2) · Gegenereerd op 18 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De reinigingssector omvat bedrijven die gespecialiseerd zijn in het schoonmaken en onderhouden van gebouwen en ruimtes. Dit varieert van kantoorpanden en scholen tot ziekenhuizen en industriële locaties. Reinigingsbedrijven bieden diensten zoals vloeronderhoud, glasbewassing, dieptereiniging en afvalbeheer. Deze werkzaamheden worden uitgevoerd door een team van professionele schoonmakers die zowel handmatige als machinale technieken toepassen om optimale hygiëne en netheid te garanderen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van reinigingsbedrijven is divers en strekt zich uit over zowel de publieke als de private sector. Dit omvat organisaties die belang hechten aan een schone en veilige werkomgeving voor hun werknemers en bezoekers. Daarnaast zijn er gespecialiseerde diensten voor sectoren met specifieke eisen, zoals de gezondheidszorg en de voedingsindustrie, waar strikte hygiënenormen moeten worden gehandhaafd.</w:t>
       </w:r>
@@ -1233,51 +1233,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2A347FB7"/>
+    <w:nsid w:val="1205066A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>