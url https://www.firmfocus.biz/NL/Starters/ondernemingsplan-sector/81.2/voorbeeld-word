--- v1 (2026-07-18)
+++ v2 (2026-09-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: reiniging (SBI 81.2) · Gegenereerd op 18 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: reiniging (SBI 81.2) · Gegenereerd op 1 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De reinigingssector omvat bedrijven die gespecialiseerd zijn in het schoonmaken en onderhouden van gebouwen en ruimtes. Dit varieert van kantoorpanden en scholen tot ziekenhuizen en industriële locaties. Reinigingsbedrijven bieden diensten zoals vloeronderhoud, glasbewassing, dieptereiniging en afvalbeheer. Deze werkzaamheden worden uitgevoerd door een team van professionele schoonmakers die zowel handmatige als machinale technieken toepassen om optimale hygiëne en netheid te garanderen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van reinigingsbedrijven is divers en strekt zich uit over zowel de publieke als de private sector. Dit omvat organisaties die belang hechten aan een schone en veilige werkomgeving voor hun werknemers en bezoekers. Daarnaast zijn er gespecialiseerde diensten voor sectoren met specifieke eisen, zoals de gezondheidszorg en de voedingsindustrie, waar strikte hygiënenormen moeten worden gehandhaafd.</w:t>
       </w:r>
@@ -1233,51 +1233,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1205066A"/>
+    <w:nsid w:val="6EA318BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>