--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: reiniging (SBI 81.2) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: reiniging (SBI 81.2) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De reinigingssector omvat bedrijven die gespecialiseerd zijn in het schoonmaken en onderhouden van gebouwen en ruimtes. Dit varieert van kantoorpanden en scholen tot ziekenhuizen en industriële locaties. Reinigingsbedrijven bieden diensten zoals vloeronderhoud, glasbewassing, dieptereiniging en afvalbeheer. Deze werkzaamheden worden uitgevoerd door een team van professionele schoonmakers die zowel handmatige als machinale technieken toepassen om optimale hygiëne en netheid te garanderen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van reinigingsbedrijven is divers en strekt zich uit over zowel de publieke als de private sector. Dit omvat organisaties die belang hechten aan een schone en veilige werkomgeving voor hun werknemers en bezoekers. Daarnaast zijn er gespecialiseerde diensten voor sectoren met specifieke eisen, zoals de gezondheidszorg en de voedingsindustrie, waar strikte hygiënenormen moeten worden gehandhaafd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor de reinigingssector wordt gekenmerkt door een sterke concurrentie en een toenemende vraag naar duurzame en milieuvriendelijke schoonmaakoplossingen. Technologische innovaties, zoals geavanceerde schoonmaakapparatuur en milieuvriendelijke schoonmaakmiddelen, spelen een belangrijke rol in de ontwikkeling van de sector. Bedrijven die zich kunnen aanpassen aan deze trends en tegelijkertijd kosteneffectief blijven, hebben een concurrentievoordeel in deze dynamische markt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 81.2% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 81.2% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -675,51 +675,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -829,51 +829,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -933,51 +933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1050,51 +1050,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1120,64 +1120,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1233,51 +1233,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6EA318BF"/>
+    <w:nsid w:val="F09CB126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1512,51 +1512,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=81.2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>