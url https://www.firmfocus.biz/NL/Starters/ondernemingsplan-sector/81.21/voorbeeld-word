--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: interieurreiniging van gebouwen (SBI 81.21) · Gegenereerd op 31 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: interieurreiniging van gebouwen (SBI 81.21) · Gegenereerd op 18 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De interieurreiniging van gebouwen richt zich op het professioneel schoonmaken en onderhouden van binnenruimtes in diverse soorten vastgoed. Dit omvat kantoren, scholen, ziekenhuizen, en andere commerciële en publieke gebouwen. Bedrijven in deze sector zorgen ervoor dat de ruimtes niet alleen visueel schoon zijn, maar ook voldoen aan hygiënische normen die essentieel zijn voor de gezondheid en veiligheid van gebruikers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van interieurreinigingsbedrijven varieert van kleine lokale ondernemingen tot grote multinationals en overheidsinstellingen. Deze bedrijven bieden vaak maatwerkdiensten aan, afgestemd op de specifieke behoeften van hun klanten. Dit kan variëren van dagelijkse schoonmaakdiensten tot periodieke dieptereinigingen en gespecialiseerde diensten zoals vloeronderhoud en tapijtreiniging.</w:t>
       </w:r>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5C6883C5"/>
+    <w:nsid w:val="77AE510C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>