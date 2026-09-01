--- v1 (2026-07-18)
+++ v2 (2026-09-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: interieurreiniging van gebouwen (SBI 81.21) · Gegenereerd op 18 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: interieurreiniging van gebouwen (SBI 81.21) · Gegenereerd op 1 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De interieurreiniging van gebouwen richt zich op het professioneel schoonmaken en onderhouden van binnenruimtes in diverse soorten vastgoed. Dit omvat kantoren, scholen, ziekenhuizen, en andere commerciële en publieke gebouwen. Bedrijven in deze sector zorgen ervoor dat de ruimtes niet alleen visueel schoon zijn, maar ook voldoen aan hygiënische normen die essentieel zijn voor de gezondheid en veiligheid van gebruikers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van interieurreinigingsbedrijven varieert van kleine lokale ondernemingen tot grote multinationals en overheidsinstellingen. Deze bedrijven bieden vaak maatwerkdiensten aan, afgestemd op de specifieke behoeften van hun klanten. Dit kan variëren van dagelijkse schoonmaakdiensten tot periodieke dieptereinigingen en gespecialiseerde diensten zoals vloeronderhoud en tapijtreiniging.</w:t>
       </w:r>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="77AE510C"/>
+    <w:nsid w:val="6BEFD9CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>