--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: interieurreiniging van gebouwen (SBI 81.21) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: interieurreiniging van gebouwen (SBI 81.21) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De interieurreiniging van gebouwen richt zich op het professioneel schoonmaken en onderhouden van binnenruimtes in diverse soorten vastgoed. Dit omvat kantoren, scholen, ziekenhuizen, en andere commerciële en publieke gebouwen. Bedrijven in deze sector zorgen ervoor dat de ruimtes niet alleen visueel schoon zijn, maar ook voldoen aan hygiënische normen die essentieel zijn voor de gezondheid en veiligheid van gebruikers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van interieurreinigingsbedrijven varieert van kleine lokale ondernemingen tot grote multinationals en overheidsinstellingen. Deze bedrijven bieden vaak maatwerkdiensten aan, afgestemd op de specifieke behoeften van hun klanten. Dit kan variëren van dagelijkse schoonmaakdiensten tot periodieke dieptereinigingen en gespecialiseerde diensten zoals vloeronderhoud en tapijtreiniging.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor interieurreiniging is competitief, met veel spelers die concurreren op prijs, kwaliteit en betrouwbaarheid. De vraag naar schoonmaakdiensten is vrij constant, maar kan schommelen door economische omstandigheden en veranderingen in regelgeving. Bedrijven moeten zich aanpassen aan technologische ontwikkelingen en milieueisen, zoals het gebruik van duurzame schoonmaakproducten en -methoden, om concurrerend te blijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 84.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 84.3% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -603,51 +603,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -757,51 +757,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -861,51 +861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -978,51 +978,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1048,64 +1048,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6BEFD9CB"/>
+    <w:nsid w:val="7AABED13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1440,51 +1440,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=81.21" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>