--- v0 (2026-06-05)
+++ v1 (2026-07-23)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: facility management, reiniging en landschapsverzorging (SBI 81) · Gegenereerd op 6 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: facility management, reiniging en landschapsverzorging (SBI 81) · Gegenereerd op 23 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector facility management, reiniging en landschapsverzorging bieden een breed scala aan diensten die variëren van gebouwbeheer en schoonmaak tot het onderhouden van groenvoorzieningen. Deze diensten zijn gericht op het creëren en behouden van een veilige, schone en functionele omgeving voor bedrijven, overheidsinstellingen en particulieren. Het gaat hierbij niet alleen om de fysieke reiniging van ruimtes, maar ook om het beheer van faciliteiten zoals energiebeheer, beveiliging en afvalverwerking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring in deze sector is divers en omvat zowel kleine bedrijven als grote multinationals. Daarnaast zijn er ook contracten met overheidsinstanties en non-profitorganisaties. Elke klant heeft specifieke eisen en verwachtingen, wat vraagt om een flexibele en klantgerichte benadering. De concurrentie in de markt is stevig, met veel spelers die zowel op lokaal als nationaal niveau actief zijn.</w:t>
       </w:r>
@@ -1293,51 +1293,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="188154D1"/>
+    <w:nsid w:val="0B07E603"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>