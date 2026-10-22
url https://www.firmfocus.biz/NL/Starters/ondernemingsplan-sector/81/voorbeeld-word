--- v1 (2026-07-23)
+++ v2 (2026-10-22)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: facility management, reiniging en landschapsverzorging (SBI 81) · Gegenereerd op 23 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: facility management, reiniging en landschapsverzorging (SBI 81) · Gegenereerd op 23 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector facility management, reiniging en landschapsverzorging bieden een breed scala aan diensten die variëren van gebouwbeheer en schoonmaak tot het onderhouden van groenvoorzieningen. Deze diensten zijn gericht op het creëren en behouden van een veilige, schone en functionele omgeving voor bedrijven, overheidsinstellingen en particulieren. Het gaat hierbij niet alleen om de fysieke reiniging van ruimtes, maar ook om het beheer van faciliteiten zoals energiebeheer, beveiliging en afvalverwerking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring in deze sector is divers en omvat zowel kleine bedrijven als grote multinationals. Daarnaast zijn er ook contracten met overheidsinstanties en non-profitorganisaties. Elke klant heeft specifieke eisen en verwachtingen, wat vraagt om een flexibele en klantgerichte benadering. De concurrentie in de markt is stevig, met veel spelers die zowel op lokaal als nationaal niveau actief zijn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Marktomstandigheden worden beïnvloed door factoren zoals economische schommelingen, technologische ontwikkelingen en veranderende wet- en regelgeving. Duurzaamheid en efficiëntie zijn belangrijke thema's die de vraag naar innovatieve oplossingen stimuleren. Bedrijven in deze sector moeten zich continu aanpassen aan nieuwe eisen en trends om concurrerend te blijven en aan de verwachtingen van hun klanten te voldoen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 71.4% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 71.4% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -735,51 +735,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -889,51 +889,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -993,51 +993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1110,51 +1110,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1180,64 +1180,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1293,51 +1293,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0B07E603"/>
+    <w:nsid w:val="F13D74E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1572,51 +1572,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=81" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>