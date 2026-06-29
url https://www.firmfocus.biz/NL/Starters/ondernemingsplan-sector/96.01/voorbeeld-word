--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: reinigen van kleding en textiel (SBI 96.01) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: reinigen van kleding en textiel (SBI 96.01) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van het reinigen van kleding en textiel richten zich op het professioneel reinigen, onderhouden en herstellen van diverse textielproducten. Dit omvat kledingstukken zoals kostuums, jurken en overhemden, maar ook huishoudelijke textiel zoals gordijnen en tafelkleden. De diensten zijn ontworpen om zowel particulieren als bedrijven te bedienen, waarbij het behoud van de kwaliteit en levensduur van textiel centraal staat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt waarin deze ondernemingen opereren is veelzijdig en omvat zowel stedelijke als regionale gebieden. Klanten variëren van drukke professionals die gebruik maken van stomerijdiensten voor hun werkkleding tot hotels en restaurants die regelmatig grote hoeveelheden linnen en uniformen laten reinigen. De concurrentie in deze sector is sterk, met zowel kleine zelfstandige ondernemingen als grotere ketens die hun diensten aanbieden.</w:t>
       </w:r>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C4A86314"/>
+    <w:nsid w:val="31410CB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>