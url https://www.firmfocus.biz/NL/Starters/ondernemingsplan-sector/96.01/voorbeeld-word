--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="31410CB4"/>
+    <w:nsid w:val="B28CBEFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>