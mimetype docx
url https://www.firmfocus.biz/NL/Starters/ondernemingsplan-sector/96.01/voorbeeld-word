--- v2 (2026-06-30)
+++ v3 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: reinigen van kleding en textiel (SBI 96.01) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: reinigen van kleding en textiel (SBI 96.01) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van het reinigen van kleding en textiel richten zich op het professioneel reinigen, onderhouden en herstellen van diverse textielproducten. Dit omvat kledingstukken zoals kostuums, jurken en overhemden, maar ook huishoudelijke textiel zoals gordijnen en tafelkleden. De diensten zijn ontworpen om zowel particulieren als bedrijven te bedienen, waarbij het behoud van de kwaliteit en levensduur van textiel centraal staat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt waarin deze ondernemingen opereren is veelzijdig en omvat zowel stedelijke als regionale gebieden. Klanten variëren van drukke professionals die gebruik maken van stomerijdiensten voor hun werkkleding tot hotels en restaurants die regelmatig grote hoeveelheden linnen en uniformen laten reinigen. De concurrentie in deze sector is sterk, met zowel kleine zelfstandige ondernemingen als grotere ketens die hun diensten aanbieden.</w:t>
       </w:r>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B28CBEFF"/>
+    <w:nsid w:val="12B3A5D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>