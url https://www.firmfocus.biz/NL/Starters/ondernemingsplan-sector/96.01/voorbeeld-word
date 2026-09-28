--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: reinigen van kleding en textiel (SBI 96.01) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: reinigen van kleding en textiel (SBI 96.01) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van het reinigen van kleding en textiel richten zich op het professioneel reinigen, onderhouden en herstellen van diverse textielproducten. Dit omvat kledingstukken zoals kostuums, jurken en overhemden, maar ook huishoudelijke textiel zoals gordijnen en tafelkleden. De diensten zijn ontworpen om zowel particulieren als bedrijven te bedienen, waarbij het behoud van de kwaliteit en levensduur van textiel centraal staat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt waarin deze ondernemingen opereren is veelzijdig en omvat zowel stedelijke als regionale gebieden. Klanten variëren van drukke professionals die gebruik maken van stomerijdiensten voor hun werkkleding tot hotels en restaurants die regelmatig grote hoeveelheden linnen en uniformen laten reinigen. De concurrentie in deze sector is sterk, met zowel kleine zelfstandige ondernemingen als grotere ketens die hun diensten aanbieden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Er is een groeiende vraag naar milieuvriendelijke en duurzame reinigingsmethoden, wat een belangrijke trend is binnen de sector. Ondernemingen die investeren in milieuvriendelijke technologieën en processen kunnen zich onderscheiden in de markt. Dit vraagt om voortdurende aanpassing aan nieuwe technieken en regelgeving, wat van invloed is op de bedrijfsvoering en investeringen binnen deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 87.2% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 87.2% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -627,51 +627,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -781,51 +781,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -885,51 +885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1002,51 +1002,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1072,64 +1072,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="12B3A5D6"/>
+    <w:nsid w:val="02AF8FB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1464,51 +1464,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=96.01" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>