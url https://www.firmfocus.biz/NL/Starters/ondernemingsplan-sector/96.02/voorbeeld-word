--- v2 (2026-09-10)
+++ v3 (2026-10-25)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: kapsalons en schoonheidssalons (SBI 96.02) · Gegenereerd op 10 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: kapsalons en schoonheidssalons (SBI 96.02) · Gegenereerd op 25 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de kapsalon- en schoonheidssalonsector bieden een breed scala aan diensten gericht op persoonlijke verzorging en esthetiek. Deze diensten omvatten het knippen, kleuren en stylen van haar, evenals huidverzorging, manicures, pedicures en andere schoonheidsbehandelingen. Klanten variëren van individuen die op zoek zijn naar routineonderhoud tot degenen die zich voorbereiden op speciale gelegenheden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor kapsalons en schoonheidssalons is dynamisch en competitief, met een diversiteit aan spelers, variërend van kleine, onafhankelijke salons tot grotere ketens. De sector wordt beïnvloed door trends in mode en persoonlijke verzorging, evenals door de economische omstandigheden die de bestedingspatronen van consumenten beïnvloeden. Technologie speelt ook een rol, met online boekingssystemen en sociale media die belangrijk zijn voor klantinteractie en marketing.</w:t>
       </w:r>
@@ -615,51 +615,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -769,51 +769,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -873,51 +873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -990,51 +990,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1060,64 +1060,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4F96A710"/>
+    <w:nsid w:val="7ECD97C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1452,51 +1452,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=96.02" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>