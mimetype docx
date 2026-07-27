--- v0 (2026-05-25)
+++ v1 (2026-07-27)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: kapsalons en schoonheidssalons (SBI 96.02) · Gegenereerd op 25 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: kapsalons en schoonheidssalons (SBI 96.02) · Gegenereerd op 27 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de kapsalon- en schoonheidssalonsector bieden een breed scala aan diensten gericht op persoonlijke verzorging en esthetiek. Deze diensten omvatten het knippen, kleuren en stylen van haar, evenals huidverzorging, manicures, pedicures en andere schoonheidsbehandelingen. Klanten variëren van individuen die op zoek zijn naar routineonderhoud tot degenen die zich voorbereiden op speciale gelegenheden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor kapsalons en schoonheidssalons is dynamisch en competitief, met een diversiteit aan spelers, variërend van kleine, onafhankelijke salons tot grotere ketens. De sector wordt beïnvloed door trends in mode en persoonlijke verzorging, evenals door de economische omstandigheden die de bestedingspatronen van consumenten beïnvloeden. Technologie speelt ook een rol, met online boekingssystemen en sociale media die belangrijk zijn voor klantinteractie en marketing.</w:t>
       </w:r>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DF5E564B"/>
+    <w:nsid w:val="91BC7461"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>