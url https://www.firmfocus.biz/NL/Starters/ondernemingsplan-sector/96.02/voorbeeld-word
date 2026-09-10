--- v1 (2026-07-27)
+++ v2 (2026-09-10)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: kapsalons en schoonheidssalons (SBI 96.02) · Gegenereerd op 27 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: kapsalons en schoonheidssalons (SBI 96.02) · Gegenereerd op 10 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de kapsalon- en schoonheidssalonsector bieden een breed scala aan diensten gericht op persoonlijke verzorging en esthetiek. Deze diensten omvatten het knippen, kleuren en stylen van haar, evenals huidverzorging, manicures, pedicures en andere schoonheidsbehandelingen. Klanten variëren van individuen die op zoek zijn naar routineonderhoud tot degenen die zich voorbereiden op speciale gelegenheden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor kapsalons en schoonheidssalons is dynamisch en competitief, met een diversiteit aan spelers, variërend van kleine, onafhankelijke salons tot grotere ketens. De sector wordt beïnvloed door trends in mode en persoonlijke verzorging, evenals door de economische omstandigheden die de bestedingspatronen van consumenten beïnvloeden. Technologie speelt ook een rol, met online boekingssystemen en sociale media die belangrijk zijn voor klantinteractie en marketing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemers in deze sector moeten zich bewust zijn van de noodzaak om zich aan te passen aan veranderende klantbehoeften en trends. Dit vereist niet alleen vakmanschap en creativiteit, maar ook een sterk begrip van klantrelaties en bedrijfsbeheer. Het succes in deze sector hangt af van de kwaliteit van de dienstverlening en de ervaring die klanten in de salon ervaren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 83.9% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 83.9% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="91BC7461"/>
+    <w:nsid w:val="4F96A710"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>