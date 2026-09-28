--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: uitvaartverzorging, crematoria, mortuaria en begraafplaatsen (SBI 96.03) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: uitvaartverzorging, crematoria, mortuaria en begraafplaatsen (SBI 96.03) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen binnen de sector uitvaartverzorging, crematoria, mortuaria en begraafplaatsen bieden essentiële diensten aan rondom het overlijden van een persoon. Zij verzorgen de gehele uitvaart, van het regelen van de plechtigheid tot het bieden van rouwverwerking en nazorg. Hierbij wordt nauw samengewerkt met nabestaanden om te zorgen voor een waardig afscheid dat aansluit bij de wensen van de overledene en diens familie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze sector bestaat hoofdzakelijk uit particulieren, maar ook instellingen zoals ziekenhuizen en zorginstellingen maken gebruik van deze diensten. De marktomgeving wordt gekenmerkt door een stabiele vraag, aangezien er altijd behoefte zal zijn aan uitvaartdiensten. Desondanks is er sprake van toenemende concurrentie en diversificatie in het aanbod, waarbij nieuwe trends zoals natuurbegraafplaatsen en persoonlijke, op maat gemaakte uitvaarten steeds meer terrein winnen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector opereert binnen een strikt gereguleerde omgeving, met specifieke wet- en regelgeving die de kwaliteit en veiligheid van de diensten waarborgt. Ondernemers dienen op de hoogte te zijn van deze regels en zich te houden aan ethische standaarden. Dit zorgt voor een betrouwbaar en transparant proces voor de betrokken families en andere belanghebbenden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 63.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 63.3% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -579,51 +579,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -733,51 +733,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -837,51 +837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -954,51 +954,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1024,64 +1024,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="72A0AF60"/>
+    <w:nsid w:val="050E8603"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1416,51 +1416,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=96.03" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>