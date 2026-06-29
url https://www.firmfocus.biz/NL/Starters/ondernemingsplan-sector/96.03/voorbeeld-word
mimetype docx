--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: uitvaartverzorging, crematoria, mortuaria en begraafplaatsen (SBI 96.03) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: uitvaartverzorging, crematoria, mortuaria en begraafplaatsen (SBI 96.03) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen binnen de sector uitvaartverzorging, crematoria, mortuaria en begraafplaatsen bieden essentiële diensten aan rondom het overlijden van een persoon. Zij verzorgen de gehele uitvaart, van het regelen van de plechtigheid tot het bieden van rouwverwerking en nazorg. Hierbij wordt nauw samengewerkt met nabestaanden om te zorgen voor een waardig afscheid dat aansluit bij de wensen van de overledene en diens familie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze sector bestaat hoofdzakelijk uit particulieren, maar ook instellingen zoals ziekenhuizen en zorginstellingen maken gebruik van deze diensten. De marktomgeving wordt gekenmerkt door een stabiele vraag, aangezien er altijd behoefte zal zijn aan uitvaartdiensten. Desondanks is er sprake van toenemende concurrentie en diversificatie in het aanbod, waarbij nieuwe trends zoals natuurbegraafplaatsen en persoonlijke, op maat gemaakte uitvaarten steeds meer terrein winnen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector opereert binnen een strikt gereguleerde omgeving, met specifieke wet- en regelgeving die de kwaliteit en veiligheid van de diensten waarborgt. Ondernemers dienen op de hoogte te zijn van deze regels en zich te houden aan ethische standaarden. Dit zorgt voor een betrouwbaar en transparant proces voor de betrokken families en andere belanghebbenden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 61.6% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 63.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1CE0273A"/>
+    <w:nsid w:val="326E830B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>