--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="326E830B"/>
+    <w:nsid w:val="679EBBFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>