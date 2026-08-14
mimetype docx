--- v2 (2026-06-30)
+++ v3 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: uitvaartverzorging, crematoria, mortuaria en begraafplaatsen (SBI 96.03) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: uitvaartverzorging, crematoria, mortuaria en begraafplaatsen (SBI 96.03) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen binnen de sector uitvaartverzorging, crematoria, mortuaria en begraafplaatsen bieden essentiële diensten aan rondom het overlijden van een persoon. Zij verzorgen de gehele uitvaart, van het regelen van de plechtigheid tot het bieden van rouwverwerking en nazorg. Hierbij wordt nauw samengewerkt met nabestaanden om te zorgen voor een waardig afscheid dat aansluit bij de wensen van de overledene en diens familie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze sector bestaat hoofdzakelijk uit particulieren, maar ook instellingen zoals ziekenhuizen en zorginstellingen maken gebruik van deze diensten. De marktomgeving wordt gekenmerkt door een stabiele vraag, aangezien er altijd behoefte zal zijn aan uitvaartdiensten. Desondanks is er sprake van toenemende concurrentie en diversificatie in het aanbod, waarbij nieuwe trends zoals natuurbegraafplaatsen en persoonlijke, op maat gemaakte uitvaarten steeds meer terrein winnen.</w:t>
       </w:r>
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="679EBBFE"/>
+    <w:nsid w:val="72A0AF60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>